--- v0 (2026-03-26)
+++ v1 (2026-05-04)
@@ -66,1415 +66,1506 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guttural syneresis in Tigrinya and Tigre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossa a journal of general linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16995/glossa.24525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exploring acoustic overlaps in Djibouti Somali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher R. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brill's Journal of Afroasiatic Languages and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (1), pp.5-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/18776930-01601001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04629885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Classless Analysis of Italian Nouns and their Theme-Vowel Alternations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanti Ulfsbjorninn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (1(2)), pp.1-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5565/rev/isogloss.242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03974584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions on complex exponence: a case study of the Somali subject marker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher R. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonological Data and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (4), https://phondata.org/index.php/pda/article/view/63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3765/pda.v4art4.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03541952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing Languages to Explore Theoretical Principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoling Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RiCognizioni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (18), https://www.ojs.unito.it/index.php/ricognizioni/article/view/7098. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13135/2384-8987/7098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13135/2384-8987/7098⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03937995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vowel length in Friulian verbs: a case of mora affixation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Roseano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Torres-Tamarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11525-021-09388-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11525-021-09388-4⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-03503028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The English &amp;quot;Arab Rule&amp;quot; without feet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503028v1</w:t>
-[...47 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Linguistica Academica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 67 (1), pp.121 - 134. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1556/2062.2020.00009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1556/2062.2020.00009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02561915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Length and the Two I's of Qaraqosh Neo-Aramaic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Semitic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 65 (1), pp.35-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jss/fgz036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02488733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbal classes in Somali: Allomorphy has no classificatory function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (1), pp.3-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s002222671700024x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03516520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articles of Italian unite! Italian definite articles without allomorphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanti Ulfsbjorninn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63 (3), pp.359-385. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/cnj.2018.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03516516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralization, feminization and pitch accent in Djibouti Somali nouns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Languages and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38 (1), pp.89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/jall-2017-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01525564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A morphophonological analysis of the velar insert in Italian verbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glossa a journal of general linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2, pp.47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5334/gjgl.234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01523279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allomorphy—its logic and limitations: opening remarks from the guest editors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (3-4), pp.229-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11525-016-9291-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03516768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structure phonologique des marqueurs flexionnels de l’imparfait du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 198, pp.91-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Romance plural isogloss and linguistic change: A comparative study of Romance nouns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lingua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 140, pp.158-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lingua.2013.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The decomposition of Somali Nouns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brill's Journal of Afroasiatic Languages and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (1), pp.117-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00743540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1484,5726 +1575,5726 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Oman to Georgia and back, carrying an idle glottis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Brandão de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Old World Conference in Phonology (OCP23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pluralia Adriatica: Unified Exponence of the Plural across categories in Fiuman and Zaratin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Simonović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Old World Conference in Phonology (OCP23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affrication des occlusives sourdes finales en français : une analyse phonologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoliang Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phonologie du Français Contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on Somali Derived Nouns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2d Hybrid Meeting on Cushitic Languages and Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Naples (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phonologie et linguistique diachronique Quels concepts ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bergounioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoliang Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Rencontres du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wobbly a is so wobbly that it’s lexical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Simonović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal Description of Slavic Languages (FDSL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Brno (Rép. Tchèque), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04854008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on Affixation in Somali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affixation in Afroasiatic 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’affrication des consonnes occlusives sourdes finales en français. Une analyse phonologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoliang Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PFC2024 – Colloque (Inter)Phonologie du Français Contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04854010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing languages to explore theoretical principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoliang Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence du Réseau Français de Phonologie RFP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04278301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Répétition de non-mots et allongement compensatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bronner-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence du Réseau Français de Phonologie RFP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04278299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some observations on the right edge of the word in contemporary French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoliang Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Government Phonology Round Table</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compensatory lengthening in French language acquisition Evidence from a nonword repetition task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bronner-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Briglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Old World Conference of Phonology – OCP 20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours, CNRS, Jan 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques remarques sur la borne droite du mot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoliang Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu'est-ce que (se) représenter la parole ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique, Jan 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonological exponents and allomorphy: the decompositional approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Workshop Syntax, Semantics and Phonology (WoSSP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03831832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allomorph selection in Piedmontese verbs: between syntax and phonology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th Brussels Conference on Generative Linguistics (BCGL 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03522194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stress in Romance verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Torres-Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Generative Linguistics in the Old World 44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, online, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">∗2↓ No Two Low</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Old World Conference in Phonology (OCP18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Ibiza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No 2 Low: the transparent conspiracy of gutturals and low vowels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress in Romance verbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Torres-Tamarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Generative Linguistics in the Old World Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, En ligne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When exception masks intention: prosodic conditions on tonal neutralization in Somali subject marking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher R. Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Princeton Phonology Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vowel length in Friulian verbs: a case of non-linear morphology in Romance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Roseano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Torres-Tamarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morpho-Phonological Variation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ternary rhythm as a complex morphological domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RecPhon2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Barcelona, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02375578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-linear morphology in Romance: the case of vowel length in Friulian verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Roseano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Torres-Tamarit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17e Rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03540698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On nominal declensions and syntactic case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Somali Grammar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Morgan Nilsson; Laura Downing, Oct 2019, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vowel length in Friulian verbs: a case of non-linear morphology in Romance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Roseano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Torres-Tamarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Manchester Phonology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Declensions and case marking in Somali: the issue of nominative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Somali Workshop: Linguistics and Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prepositions of Italian unite! A non-allomorphic account of preposition-article sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanti Ulfsbjorninn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Generative Linguistics of the Old World Conference (GLOW 41)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques remarques sur la flexion du nom en somali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le système nominal et l’acte de nommer dans les langues couchitiques et sémitiques parlées dans la Corne de l’Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Djibouti, Djibouti</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a footless approach of English vowel reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes rencontres du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02083510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The English &amp;quot;Arab Rule&amp;quot; without metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26ème Manchester Phonology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Declensions and case marking in Somali: The issue of the nominative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Etudes somalies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sabrina Bendjaballah; David Le Gac, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...51 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zero ≠ emptiness: A case study from Piedmontese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Manchester Phonology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Phonological Theory Agora Emptiness Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Noam Faust, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03540717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ternary Rhythm as a complex morphological domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phonological Theory Agora Dataset Workshop on Ternarity in English</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Manchester, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03540786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The English &amp;quot;Arab Rule&amp;quot;: Analysis and Theoretical Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Government Phonology Round Table</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02083555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak radicals in Moroccan Arabic and Tashlhiyt Berber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01980418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual length and the two i’s of Qaraqosh Neo-Aramaic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Old World Conference in Phonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The phonology of verbal inflection in Moroccan Arabic and Tashlhiyt Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Rencontres du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03540728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The phonology of verbal inflection in Moroccan Arabic and Tashlhiyt Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01617428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">There is no allomorphy in the Italian definite article</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanti Ulfsbjorninn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Manchester Phonology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">There is no allomorphy in the Italian definite article</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanti Ulfsbjorninn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manchester Phonology Meeting 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbal classes in Somali: allomorphy has no classificatory function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Rencontres du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on the nominative case in Somali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Phonetics and Phonology of Somali with an Emphasis on Tone and Intonation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classes verbales en somali : l'allomorphie n'a pas de fonction classificatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches sociolinguistiques et linguistiques des langues de Mayotte et Djibouti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01648547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verbal classes in Somali : allomorphy has no classificatory function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau Français de Phonologie 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonological alternations in the allomorphy of the Italian definite articles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanti Ulfsbjorninn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Rencontres du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The templatic nature of the Italian definite article</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Français de Phonologie 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">Going Romance 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Nimègue, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03540840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the phonological translation of the morphological right boundary “#”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoliang Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Manchester Phonology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From initial CV to final CV: evidence form Italian, Bosnian and Mandarin Chinese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoliang Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12es Rencontres du Français Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrire informatiquement une langue naturelle : application à quelques langues d'Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Duchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunelle Magnana Ekoukou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Francophonie et Langues Nationales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Linguistique Appliquée de Dakar (CLAD), Université Cheikh Anta Diop de Dakar (UCAD), Nov 2014, Dakar, Sénégal. pp.395-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How vowels point to syntactic structure: roots and skeletons in Hebrew and Italian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ConSOLE XVII (2009, Nova Gorica)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, France. pp.121-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Basic Elements of Inflection: Morphophonology of Bosnian Nouns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal Approaches to Slavic Linguistics - FASL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Cambridge, Mass. (USA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morpho-phonology of Somali nouns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Meeting of Afroasiatic Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Université de Turin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les morphèmes flexionnels de l'imparfait du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème rencontres du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Université de Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The decomposition of Bosnian noun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal Approaches to Slavic Linguistics 20 - FASL20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, M.I.T., Cambridge, Mass., Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01441122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du caractère abstrait de la composante phonologique (dans les théories morphologiques non-lexicalistes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes rencontres du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Université d'Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internally-structured morphemes at the Phonology-Syntax interface: evidence from the Bosnian declensional system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décembrettes 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Université de Toulouse-Le Mirail, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonology meets Syntax in Bosnian declensional system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Generative Linguistics in the Old World Conference, GLOW 33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Université de Wrocław, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On an inflectional and a derivational diminutive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marijke de Belder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North Eastern Linguistic Society Conference, NELS 40</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, MIT, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On an inflectional and a derivational diminutive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marijke de Belder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Université de Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How vowels point to syntactic structure: evidence from Hebrew and Italian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ConSOLE XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, université de Nova Gorica, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01443765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">√, Th, n and num/K in Romance nouns: a cross-linguistic account</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atoms and Laws of The Noun Phrase Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Université d'Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">â, Th, n and num/K in Romance nouns: a cross-linguistic account</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atoms and Laws of The Noun Phrase Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Université d'Utrecht, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01443863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Vowels Point to Syntactic Structure: Evidence from Hebrew and Italian Online Proceedings de ConSOLE XVII.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ConSOLE XVII (2009, Nova Gorica)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01443766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Distributed Morphology-based approach to Present Participle and Null Copula nominal sentences in Arabic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXV Incontro di Grammatica Generativa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Université de Sienne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structurally significant complex vowels: evidence from Hebrew and Italian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Colloquium on Generative Grammar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Univsersité de Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The case of Italian nominal plural: diachrony and synchrony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Linguistic Symposium on Romance Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Université d'Urbana-Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nounness, gender, class and syntactic structure in Italian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Going Romance 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01450129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the syntactic change interferes on morphology: Romance plural isoglosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Poznań Linguistic Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Université de Poznań, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7213,396 +7304,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear morphology in Romance: the case of vowel length in Friulian verbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Roseano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Torres-Tamarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Morphology 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress in English Long Verbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Manchester Phonology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02083696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual length and the two i’s of Qaraqosh Neo-Aramaic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Old World Conference on Phonology (OCP 15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a unified representation of the right edge of words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoliang Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GLOW 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7612,289 +7703,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The logic and limits of Allomorphy in Morphological Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">26 (3-4), 2016, Morphology</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology Special Issue: The logic and limits of Allomorphy in Morphological Theory. Volume 26, issue 3-4, September 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03517917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Form of Structure, the Structure of Form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">John Benjamins, 12, 2014, Language Faculty and Beyoond, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lfab.12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...109 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01280526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7904,1162 +7995,1162 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consonant-Vowel division</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kuniya Nasukawa; Bridget Samuels; Geoffrey Schwartz; Miklós Törkenczy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Wiley Blackwell Companion to Phonology, Second Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’affrication des occlusives sourdes finales : représenter la variation en français contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoliang Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représenter la parole : Apports à une dimension fondamentale de la linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter; De Gruyter, pp.90-120, 2025, 9783110999631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110988833-005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’affrication des occlusives sourdes en finales : représenter la variation en français contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoliang Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Layal Kanaan-Caillol; Céline Dugua; Annette Gerstenberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représenter la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mouton, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04853999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root and Pattern in Semitic – and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Ackema, Sabrina Bendjaballah, Eulàlia Bonet, and Antonio Fábregas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Wiley Blackwell Companion to Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119693604.morphcom075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04248827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pluriel des noms en somali standard et en somali de Djibouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Claude Simeone-Senelle; Fatouma Mahamoud Hadji Ali; Mohamed Hassan Kamil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Système nominal et acte de nommer dans les langues couchitiques de la Corne de l'Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lacito Publications, pp.53-62, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03540588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pluriel des noms en somali standard et en somali de Djibouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simeone-Senelle, Marie-Claude; Mahamoud Hadji, Ali Fatouma; Hassan Kamil, Mohamed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Système nominal et acte de nommer dans des langues couchitiques de la Corne de l’Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lacito-Publications</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.53-62, 2021, Diversité des langues, 978-2-490768-04-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03542830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il somalo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ilaria Fiorentini; Chiara Gianollo; Nicola Grandi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La classe plurilingue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bononia University Press, pp.211-226, 2020, La classe plurilingue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03517922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques remarques sur la flexion verbale du piémontais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fay ce que vouldras. Mélanges en l’honneur d’Alessandro Vitale-Brovarone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-406-07799-2.P.0349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03516765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On plurals, noun phrase and num(ber) in Moroccan Arabic and Djibouti Somali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabrina Bendjaballah; Noam Faust; Mohamed Lahrouchi; Nicola Lampitelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Form of Structure, the Structure of Form: Essays in honor of Jean Lowenstamm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.303-314, 2014, 9789027208293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a high and a low diminutive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marijke de Belder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexiadou, Artemis; Borer, Hagit; Schäfer, Florian;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Syntax of Roots and the Roots of Syntax</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00748406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Form of Structure, the Structure of Form: Essays in honor of Jean Lowenstamm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.1-10, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1075/lfab.12.01int⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01972495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On an inflectional and a derivational diminutive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marijke de Belder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexiadou, Artemis; Borer, Hagit; Schäfer, Florian;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Syntax of Roots and the Roots of Syntax</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nounness, gender, class and syntactic structures in Italian nouns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bok-Bennema, Reineke;Kampers-Manhe, Brigitte;Hollebrandse, Bart;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romance Languages and Linguistic Theory 2008. Selected papers from "Going Romance" Groningen 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.195-214, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9069,254 +9160,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vowel Harmony in Djibouti Somali Preliminary notes from fieldwork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Green</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03620011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forme phonologique des morphèmes et l'approche décompositionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03702915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vowel length in Friulian: extrasyllabicity of voiced final obstruents and mora affixation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Roseano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Torres-Tamarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03541961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9326,117 +9417,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ternary Rhythm and Crypto-morphology in English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03541967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9446,100 +9537,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forme phonologique, exposants morphologiques et structures nominales: étude comparée de l'italien, du bosnien et du somali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Paris 7, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03540529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9549,105 +9640,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments de morphophonologie formelle : vers une approche analytique de la diversité des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université d'Orléans, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03517920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9794,51 +9885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Green" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-01601001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03974584v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Ulfsbjorninn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.242" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541952v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/pda.v4art4.63" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937995v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Enguehard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Luo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2384-8987/7098" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Roseano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Torres-Tamarit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-021-09388-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2062.2020.00009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Faust" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jss/fgz036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516520v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjaballah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s002222671700024x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cnj.2018.8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jall-2017-0004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.234" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-016-9291-6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540539v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2013.12.011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Brand&#227;o de Carvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Simonovi&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409292v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Luo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854008v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839134v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854010v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278301v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe dos Santos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bronner-Huard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036983v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831832v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540665v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503044v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522194v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540656v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375578v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540869v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540698v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Gac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540714v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540879v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083510v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083536v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083555v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540717v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahrouchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678014v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540728v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617428v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678036v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540826v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363045v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648547v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540831v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648545v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102262v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunelle Magnana Ekoukou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitjean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744797v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744784v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744780v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744781v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744782v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744794v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744785v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744793v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke de Belder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744792v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443765v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744786v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443863v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443766v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744795v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744791v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744789v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450129v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540689v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083696v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540797v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560633v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517917v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358886v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280526v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529425v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409351v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110988833-005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853999v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248827v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119693604.morphcom075" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542830v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacito-publications.cnrs.fr/systeme-nominal-et-acte-de-nommer/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540588v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517922v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516765v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027269485-lfab.12.23lah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748406v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972495v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.12.01int" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744779v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744796v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Green" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702915v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541961v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541967v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03540529v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03517920v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Faust" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.24525" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629885v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Green" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-01601001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03974584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Ulfsbjorninn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.242" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541952v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/pda.v4art4.63" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Enguehard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Luo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2384-8987/7098" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Roseano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Torres-Tamarit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-021-09388-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561915v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2062.2020.00009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jss/fgz036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjaballah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s002222671700024x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cnj.2018.8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525564v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jall-2017-0004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.234" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516768v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-016-9291-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2013.12.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Brand&#227;o de Carvalho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Simonovi&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409292v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Luo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409276v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278301v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe dos Santos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bronner-Huard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622540v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540665v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540617v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540634v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375578v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540698v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540869v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365008v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Gac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083536v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083555v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahrouchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678014v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617428v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678036v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540826v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363045v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102262v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunelle Magnana Ekoukou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitjean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744797v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744784v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744781v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441122v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744782v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744794v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744785v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744793v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke de Belder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443765v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744786v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744795v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744791v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744789v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450129v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744788v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540689v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083696v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540797v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560633v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517917v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280526v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529425v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409351v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110988833-005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853999v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248827v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119693604.morphcom075" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540588v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542830v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacito-publications.cnrs.fr/systeme-nominal-et-acte-de-nommer/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516765v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133259v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027269485-lfab.12.23lah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972495v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.12.01int" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744779v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620011v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Green" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702915v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541961v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541967v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03540529v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03517920v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>