--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -2265,50 +2265,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04854010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compensatory lengthening in French language acquisition Evidence from a nonword repetition task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bronner-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Briglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Old World Conference of Phonology – OCP 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, CNRS, Jan 2023, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques remarques sur la borne droite du mot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoliang Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qu'est-ce que (se) représenter la parole ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique, Jan 2023, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Constructing languages to explore theoretical principles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2330,168 +2520,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence du Réseau Français de Phonologie RFP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04278301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répétition de non-mots et allongement compensatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bronner-Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence du Réseau Français de Phonologie RFP2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04278299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some observations on the right edge of the word in contemporary French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoliang Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2507,247 +2697,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Government Phonology Round Table</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409262v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-04036983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonological exponents and allomorphy: the decompositional approach</w:t>
               </w:r>
@@ -2796,112 +2796,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03831832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">When exception masks intention: prosodic conditions on tonal neutralization in Somali subject marking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher R. Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Princeton Phonology Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Princeton, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03540656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Allomorph selection in Piedmontese verbs: between syntax and phonology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Brussels Conference on Generative Linguistics (BCGL 14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03522194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress in Romance verbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2917,73 +2999,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Generative Linguistics in the Old World 44</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, online, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">∗2↓ No Two Low</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2999,73 +3081,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Old World Conference in Phonology (OCP18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Ibiza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No 2 Low: the transparent conspiracy of gutturals and low vowels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3081,73 +3163,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress in Romance verbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3163,139 +3245,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Generative Linguistics in the Old World Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, En ligne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540634v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03540656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vowel length in Friulian verbs: a case of non-linear morphology in Romance</w:t>
               </w:r>
@@ -3724,50 +3724,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Declensions and case marking in Somali: The issue of the nominative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’Etudes somalies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sabrina Bendjaballah; David Le Gac, Dec 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03540896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The English &amp;quot;Arab Rule&amp;quot; without metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dabouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Enguehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26ème Manchester Phonology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Declensions and case marking in Somali: the issue of nominative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3776,73 +3966,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Somali Workshop: Linguistics and Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prepositions of Italian unite! A non-allomorphic account of preposition-article sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3871,142 +4061,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Generative Linguistics of the Old World Conference (GLOW 41)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques remarques sur la flexion du nom en somali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le système nominal et l’acte de nommer dans les langues couchitiques et sémitiques parlées dans la Corne de l’Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Djibouti, Djibouti</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a footless approach of English vowel reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4048,332 +4238,224 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes rencontres du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02083510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Fournier</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The phonology of verbal inflection in Moroccan Arabic and Tashlhiyt Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Manchester Phonology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01617428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero ≠ emptiness: A case study from Piedmontese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonological Theory Agora Emptiness Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Noam Faust, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ternary Rhythm as a complex morphological domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Enguehard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4389,73 +4471,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonological Theory Agora Dataset Workshop on Ternarity in English</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Manchester, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The English &amp;quot;Arab Rule&amp;quot;: Analysis and Theoretical Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dabouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4484,155 +4566,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Government Phonology Round Table</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02083555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak radicals in Moroccan Arabic and Tashlhiyt Berber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01980418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual length and the two i’s of Qaraqosh Neo-Aramaic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4648,237 +4730,345 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Old World Conference in Phonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phonology of verbal inflection in Moroccan Arabic and Tashlhiyt Berber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Rencontres du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phonological alternations in the allomorphy of the Italian definite articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Ulfsbjorninn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Réseau Français de Phonologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14e Rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03540831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verbal classes in Somali : allomorphy has no classificatory function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau Français de Phonologie 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">There is no allomorphy in the Italian definite article</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4907,73 +5097,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Manchester Phonology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">There is no allomorphy in the Italian definite article</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5002,73 +5192,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manchester Phonology Meeting 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbal classes in Somali: allomorphy has no classificatory function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5097,73 +5287,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Rencontres du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classes verbales en somali : l'allomorphie n'a pas de fonction classificatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches sociolinguistiques et linguistiques des langues de Mayotte et Djibouti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on the nominative case in Somali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5179,358 +5464,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Phonetics and Phonology of Somali with an Emphasis on Tone and Intonation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the phonological translation of the morphological right boundary “#”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoliang Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches sociolinguistiques et linguistiques des langues de Mayotte et Djibouti</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">23rd Manchester Phonology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...210 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The templatic nature of the Italian definite article</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5546,139 +5628,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Going Romance 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Nimègue, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03540840v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03560649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From initial CV to final CV: evidence form Italian, Bosnian and Mandarin Chinese</w:t>
               </w:r>
@@ -5947,540 +5947,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du caractère abstrait de la composante phonologique (dans les théories morphologiques non-lexicalistes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Lampitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8èmes rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Université d'Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00744782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Basic Elements of Inflection: Morphophonology of Bosnian Nouns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal Approaches to Slavic Linguistics - FASL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Cambridge, Mass. (USA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morpho-phonology of Somali nouns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Meeting of Afroasiatic Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Université de Turin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les morphèmes flexionnels de l'imparfait du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème rencontres du Réseau Français de Phonologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Université de Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The decomposition of Bosnian noun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal Approaches to Slavic Linguistics 20 - FASL20</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, M.I.T., Cambridge, Mass., Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01441122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Du caractère abstrait de la composante phonologique (dans les théories morphologiques non-lexicalistes)</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phonology meets Syntax in Bosnian declensional system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes rencontres du Réseau Français de Phonologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Université d'Orléans, France</w:t>
+              <w:t xml:space="preserve">Generative Linguistics in the Old World Conference, GLOW 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Université de Wrocław, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00744785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internally-structured morphemes at the Phonology-Syntax interface: evidence from the Bosnian declensional system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décembrettes 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Université de Toulouse-Le Mirail, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Phonology meets Syntax in Bosnian declensional system</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Distributed Morphology-based approach to Present Participle and Null Copula nominal sentences in Arabic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Generative Linguistics in the Old World Conference, GLOW 33</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Université de Wrocław, Poland</w:t>
+              <w:t xml:space="preserve">XXXV Incontro di Grammatica Generativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Université de Sienne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00744795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On an inflectional and a derivational diminutive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marijke de Belder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6495,87 +6564,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North Eastern Linguistic Society Conference, NELS 40</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, MIT, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On an inflectional and a derivational diminutive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marijke de Belder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6590,73 +6659,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Université de Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How vowels point to syntactic structure: evidence from Hebrew and Italian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6672,211 +6741,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ConSOLE XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, université de Nova Gorica, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01443765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">√, Th, n and num/K in Romance nouns: a cross-linguistic account</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atoms and Laws of The Noun Phrase Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Université d'Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">â, Th, n and num/K in Romance nouns: a cross-linguistic account</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atoms and Laws of The Noun Phrase Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Université d'Utrecht, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01443863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Vowels Point to Syntactic Structure: Evidence from Hebrew and Italian Online Proceedings de ConSOLE XVII.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6892,142 +6961,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ConSOLE XVII (2009, Nova Gorica)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01443766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">A Distributed Morphology-based approach to Present Participle and Null Copula nominal sentences in Arabic</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How the syntactic change interferes on morphology: Romance plural isoglosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXV Incontro di Grammatica Generativa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Université de Sienne, Italy</w:t>
+              <w:t xml:space="preserve">39th Poznań Linguistic Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Université de Poznań, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00744788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structurally significant complex vowels: evidence from Hebrew and Italian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7043,264 +7112,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Colloquium on Generative Grammar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Univsersité de Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The case of Italian nominal plural: diachrony and synchrony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th Linguistic Symposium on Romance Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Université d'Urbana-Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00744789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nounness, gender, class and syntactic structure in Italian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Going Romance 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01450129v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00744788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7893,51 +7893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8655,51 +8655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On plurals, noun phrase and num(ber) in Moroccan Arabic and Djibouti Somali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8780,51 +8780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Lampitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marijke de Belder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexiadou, Artemis; Borer, Hagit; Schäfer, Florian;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Syntax of Roots and the Roots of Syntax</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, 2014</w:t>
@@ -8853,51 +8853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lahrouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bendjaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8970,51 +8970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On an inflectional and a derivational diminutive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marijke de Belder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Faust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9885,51 +9885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Faust" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.24525" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629885v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Green" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-01601001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03974584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Ulfsbjorninn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.242" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541952v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/pda.v4art4.63" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Enguehard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Luo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2384-8987/7098" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Roseano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Torres-Tamarit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-021-09388-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561915v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2062.2020.00009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jss/fgz036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjaballah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s002222671700024x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cnj.2018.8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525564v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jall-2017-0004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.234" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516768v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-016-9291-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2013.12.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Brand&#227;o de Carvalho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Simonovi&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409292v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Luo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409276v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278301v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe dos Santos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bronner-Huard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622540v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540665v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540617v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540634v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375578v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540698v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540869v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365008v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Gac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540714v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083510v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083536v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540896v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083555v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahrouchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678014v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617428v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678036v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540826v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363045v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648547v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540831v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102262v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunelle Magnana Ekoukou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitjean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744797v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744784v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744780v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744781v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441122v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744782v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744794v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744785v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744793v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke de Belder" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744792v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443765v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744786v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443863v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744795v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744791v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744789v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450129v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744788v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540689v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083696v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540797v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560633v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517917v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280526v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529425v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409351v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110988833-005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853999v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248827v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119693604.morphcom075" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540588v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542830v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacito-publications.cnrs.fr/systeme-nominal-et-acte-de-nommer/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516765v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133259v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027269485-lfab.12.23lah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972495v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.12.01int" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744779v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620011v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Green" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702915v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541961v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541967v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03540529v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03517920v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Faust" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lampitelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.24525" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629885v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Green" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18776930-01601001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03974584v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Ulfsbjorninn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.242" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541952v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/pda.v4art4.63" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937995v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Enguehard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoling Luo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2384-8987/7098" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Roseano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Torres-Tamarit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-021-09388-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561915v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dabouis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/2062.2020.00009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02488733v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jss/fgz036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bendjaballah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s002222671700024x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cnj.2018.8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01525564v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jall-2017-0004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01523279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/gjgl.234" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516768v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11525-016-9291-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2013.12.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Brand&#227;o de Carvalho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Simonovi&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409292v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoliang Luo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409276v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04854010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622540v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bronner-Huard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe dos Santos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036983v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278301v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03831832v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540656v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522194v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503044v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540634v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375578v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540698v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540869v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540896v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Gac" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540714v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540879v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083510v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01617428v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lahrouchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540717v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540786v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083555v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980418v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678014v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540831v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648545v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540837v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678036v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540826v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648547v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363045v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540840v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102262v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Duchier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunelle Magnana Ekoukou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Parmentier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Petitjean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744797v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744782v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744784v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744780v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744781v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01441122v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744785v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744794v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744795v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744793v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke de Belder" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744792v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443765v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744786v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443863v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443766v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744788v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744791v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450129v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540689v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083696v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540797v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560633v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517917v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01280526v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.12" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529425v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409351v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110988833-005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04853999v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248827v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119693604.morphcom075" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540588v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542830v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lacito-publications.cnrs.fr/systeme-nominal-et-acte-de-nommer/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03517922v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516765v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133259v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027269485-lfab.12.23lah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748406v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972495v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.12.01int" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744779v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620011v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Green" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702915v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541961v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541967v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03540529v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03517920v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>