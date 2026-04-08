--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicola Pedroni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicola Pedroni is an assistant professor at the EDF Chair “System Science & Energetic Challenge” with a joint appointment at the Ecole Centrale Pairs and Ecole Superieure d'Electricite (Paris, France) (from March 1, 2013). He has been an assistant professor in Nuclear Power Plants at the Politecnico di Milano (Milano, Italy) (June 1, 2010-February 28, 2013). He holds a B.Sc. in Energy Engineering (2003), a M.Sc. in Nuclear Engineering (2005) and a Ph.D. in Radiation Science and Technology (2010), all from the Politecnico di Milano. During his Ph.D. studies, he visited the Department of Nuclear Science and Engineering of the Massachusetts Institute of Technology (September 2008-May 2009). In February 2014, he received the (Italian) National Academic Qualification to be an Associate Professor in the Scientific Disciplinary Area of “Thermodynamics and Nuclear Engineering”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research focuses on the study and development of advanced computational methods for the reliability, safety, risk, vulnerability and resilience analyses of complex, safety-critical engineering systems, in presence of uncertainties; in particular: advanced Monte Carlo simulation methods for efficient reliability estimation; theories and methods for uncertainty representation and propagation; soft-computing techniques for empirical regression modeling; techniques for solving nonlinear, constrained optimization problems; theories and methods for modeling and simulating the behavior of power transmission networks and interdependent critical infrastructures.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He is co-author of 30 papers on international journals, 22 papers on proceedings of international conferences, 4 chapters in international books and 5 works published as technical reports of international research institutes. He has served as referee about 15 international journals.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">For more details:</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearchGate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Sensitivity Analysis for Segmented Inverse Uncertainty Quantification in the Safety Analysis of Nuclear Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Matteo Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bersano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Mascari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 208, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2024.110791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical tree-based decision-making approach for assessing the relative trustworthiness of risk assessment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234 (6), pp.748-763. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X20929111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic fragility analysis with artificial neural networks: Application to nuclear power plant equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmela Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.213-225. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapped artificial neural networks for the seismic analysis of structural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez-Caballero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (1), pp.70-84. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.strusafe.2017.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical classification-based framework for the safety criticality assessment of energy production systems, in presence of inconsistent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tairan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.139-151. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Simulation Framework for the Exploration of Extreme and Unexpected Events in Dynamic Engineered Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (1), pp.147 - 159. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical discussion and practical recommendations on some issues relevant to the non-probabilistic treatment of uncertainty in engineering risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (7), pp.1315 - 1340. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Metamodel-Based Subset Importance Sampling approach for the assessment of the functional failure probability of a thermal-hydraulic passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.269-288. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2017.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of protective actions to reduce the vulnerability of safety-critical systems to malevolent acts: a sensitivity-based decision-making approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tairan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced RESTART method for the estimation of the probability of failure of highly reliable hybrid dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the robustness of critical infrastructures by Hierarchical Graph representation, clustering and Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.78-96. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Cascade-Resilient Electrical Infrastructures and its Validation by Power Flow Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.594-607. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical comparison of two methods for the Bayesian update of the parameters of probability distributions in a two-level hybrid probabilistic-possibilistic uncertainty framework for risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part A: Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.04015015. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/AJRUA6.0000848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness and recovery of critical infrastructures by Goal Tree Success Tree – Dynamic Master Logic Diagram, within a multi-state system-of-systems framework, in the presence of epistemic uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (3), pp.14. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Performance of a Classification-Based Vulnerability Analysis Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Ran Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (9), pp.1674-1689. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Uncertainty and Sensitivity Analysis of the Model of a Twin-Jet Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerospace Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.73-96. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.I010265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Network-Centric and Power Flow Models for the Optimal Allocation of Link Capacities in a Cascade-Resilient Power Transmission Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, PP (99), pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2014.2352152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating uncertainties in a nuclear seismic probabilistic risk assessment by means of the Dempster-Shafer theory of evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Kung Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (1), pp.11-26. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5516/NET.03.2014.701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical propagation of probabilistic and non-probabilistic uncertainty in the parameters of a risk model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Online, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memetic Evolutionary Multi-Objective Optimization Method for Environmental Power Unit Commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis in fault tree models with dependent basic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (6), pp.1146-1173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subset Simulation of a reliability model for radioactive waste repository performance assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.75-83. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2011.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Simulation-based Sensitivity Analysis of the model of a Thermal-Hydraulic Passive System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp.90-106. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPIRICAL COMPARISON OF METHODS FOR THE HIERARCHICAL PROPAGATION OF HYBRID UNCERTAINTY IN RISK ASSESSMENT, IN PRESENCE OF DEPENDENCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (4), pp.509-557. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218488512500250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to effectively compute the reliability of a thermal-hydraulic nuclear passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 241 (1), pp.310-327. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2010.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the failure probability of a thermal-hydraulic passive system by means of Artificial Neural Networks and quadratic Response Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and RELiability (ESREL) 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.714 - 721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and quadratic Response Surfaces for the functional failure analysis of a thermal-hydraulic passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International PSAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of cascade failure probability in electrical transmission networks by Subset Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and RELiability (ESREL) 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.694 - 698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of the model of a nuclear passive system by means of Subset Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.7778-7779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized Line Sampling method for the estimation of the failure probability of nuclear passive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (12), pp.1300-1313. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative functional failure analysis of a thermal-hydraulic passive system by means of bootstrapped Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (5), pp.639-649. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2010.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bootstrapped artificial neural networks and quadratic response surfaces for the estimation of the functional failure probability of a thermal-hydraulic passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (4), pp.386-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subset Simulation and Line Sampling for Advanced Monte Carlo Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and RELiability (ESREL) 2009 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.687-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical tree-based decision making approach for assessing the trustworthiness of risk assessment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Artificial Neural Networks for Seismic Fragility Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentner Irmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSRS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality reduction of the resilience model of a critical infrastructure network by means of elementary effects sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and RELiability Conference (ESREL) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.2797-2804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of Seismic Fragility Curves Using Artificial Neural Network Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmela Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Structural Safety and Reliability (ICOSSAR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vienne, Austria. pp.1525-1534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the small failure probability of a nuclear passive safety system by means of an efficient Adaptive Metamodel-Based Subset Importance Sampling method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of metamodel-based techniques for the efficient seismic analysis of structural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez-Caballero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.1193-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An entropy-driven method for exploring extreme and unexpected accident scenarios in the risk assessment of dynamic engineered systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian probabilistic analysis of a nuclear power plant small loss of coolant event tree model with possibilistic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Kung Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety, Reliability and Risk Analysis, Beyond the Horizon, Proceedings of the European Safety and RELiability Conference (ESREL) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Amsterdam, Netherlands. pp.3321-3328, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b15938-505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Capacity Allocation for a Failure Resilient Electrical Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Châtenay-Malabry, France. pp.197 - 207, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/9781569904923.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness of critical infrastructures within a multistate systems-of-systems framework in the presence of epistemic uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Conference on Vulnerability and Risk Analysis and Management (ICVRAM2014) and Sixth International Symposium on Uncertainty, Modeling and Analysis (ISUMA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Topological and Physical Approaches to Network Modeling for the Optimization of Failure-Resilient Electrical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICVRAM &amp; ISUMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Liverpool, United Kingdom. pp.725 - 735, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784413609.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line sampling and Fuzzy Interval Analysis for the propagation of aleatory and epistemic uncertainties in risk models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian update of the parameters of probability distributions for risk assessment in a two-level hybrid probabilistic-possibilistic uncertainty framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian probabilistic analysis of a nuclear power plant small loss of coolant event tree model with possibilistic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Kung Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.3321-3328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure and Reliability Predictions by Infinite Impulse Response Locally Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISAP-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Milan, Italy. pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of aleatory and epistemic uncertainties in the model for the design of a flood protection dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo and fuzzy interval propagation of hybrid uncertainties on a risk model for the design of a flood protection dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2167-2175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-driven System Simulation for Scenario Analysis in Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terje Aven, Enrico Zio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge in Risk Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.165-219, 2017, 9781119317890. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119317906.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Estimation by Advanced Monte Carlo Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faulin, Juan, Martorell, Ramirez-Marquez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Methods for Reliability and Availability of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-39, 2010, Springer Series in Reliability Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADVANCED METHODS FOR THE RISK, VULNERABILITY AND RESILIENCE ASSESSMENT OF SAFETY-CRITICAL ENGINEERING COMPONENTS, SYSTEMS AND INFRASTRUCTURES, IN THE PRESENCE OF UNCERTAINTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Grenoble 1 UGA - Université Grenoble Alpes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01436723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicola Pedroni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicola Pedroni is an assistant professor at the EDF Chair “System Science & Energetic Challenge” with a joint appointment at the Ecole Centrale Pairs and Ecole Superieure d'Electricite (Paris, France) (from March 1, 2013). He has been an assistant professor in Nuclear Power Plants at the Politecnico di Milano (Milano, Italy) (June 1, 2010-February 28, 2013). He holds a B.Sc. in Energy Engineering (2003), a M.Sc. in Nuclear Engineering (2005) and a Ph.D. in Radiation Science and Technology (2010), all from the Politecnico di Milano. During his Ph.D. studies, he visited the Department of Nuclear Science and Engineering of the Massachusetts Institute of Technology (September 2008-May 2009). In February 2014, he received the (Italian) National Academic Qualification to be an Associate Professor in the Scientific Disciplinary Area of “Thermodynamics and Nuclear Engineering”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research focuses on the study and development of advanced computational methods for the reliability, safety, risk, vulnerability and resilience analyses of complex, safety-critical engineering systems, in presence of uncertainties; in particular: advanced Monte Carlo simulation methods for efficient reliability estimation; theories and methods for uncertainty representation and propagation; soft-computing techniques for empirical regression modeling; techniques for solving nonlinear, constrained optimization problems; theories and methods for modeling and simulating the behavior of power transmission networks and interdependent critical infrastructures.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He is co-author of 30 papers on international journals, 22 papers on proceedings of international conferences, 4 chapters in international books and 5 works published as technical reports of international research institutes. He has served as referee about 15 international journals.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">For more details:</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearchGate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Sensitivity Analysis for Segmented Inverse Uncertainty Quantification in the Safety Analysis of Nuclear Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Matteo Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bersano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Mascari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 208, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2024.110791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical tree-based decision-making approach for assessing the relative trustworthiness of risk assessment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234 (6), pp.748-763. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X20929111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic fragility analysis with artificial neural networks: Application to nuclear power plant equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmela Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.213-225. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical discussion and practical recommendations on some issues relevant to the non-probabilistic treatment of uncertainty in engineering risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (7), pp.1315 - 1340. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Simulation Framework for the Exploration of Extreme and Unexpected Events in Dynamic Engineered Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (1), pp.147 - 159. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Metamodel-Based Subset Importance Sampling approach for the assessment of the functional failure probability of a thermal-hydraulic passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.269-288. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2017.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapped artificial neural networks for the seismic analysis of structural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez-Caballero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (1), pp.70-84. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.strusafe.2017.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical classification-based framework for the safety criticality assessment of energy production systems, in presence of inconsistent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tairan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.139-151. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced RESTART method for the estimation of the probability of failure of highly reliable hybrid dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of protective actions to reduce the vulnerability of safety-critical systems to malevolent acts: a sensitivity-based decision-making approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tairan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the robustness of critical infrastructures by Hierarchical Graph representation, clustering and Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.78-96. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical comparison of two methods for the Bayesian update of the parameters of probability distributions in a two-level hybrid probabilistic-possibilistic uncertainty framework for risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part A: Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.04015015. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/AJRUA6.0000848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness and recovery of critical infrastructures by Goal Tree Success Tree – Dynamic Master Logic Diagram, within a multi-state system-of-systems framework, in the presence of epistemic uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (3), pp.14. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Performance of a Classification-Based Vulnerability Analysis Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Ran Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (9), pp.1674-1689. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Uncertainty and Sensitivity Analysis of the Model of a Twin-Jet Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerospace Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.73-96. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.I010265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Cascade-Resilient Electrical Infrastructures and its Validation by Power Flow Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.594-607. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Network-Centric and Power Flow Models for the Optimal Allocation of Link Capacities in a Cascade-Resilient Power Transmission Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, PP (99), pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2014.2352152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating uncertainties in a nuclear seismic probabilistic risk assessment by means of the Dempster-Shafer theory of evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Kung Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (1), pp.11-26. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5516/NET.03.2014.701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical propagation of probabilistic and non-probabilistic uncertainty in the parameters of a risk model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Online, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memetic Evolutionary Multi-Objective Optimization Method for Environmental Power Unit Commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis in fault tree models with dependent basic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (6), pp.1146-1173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Simulation-based Sensitivity Analysis of the model of a Thermal-Hydraulic Passive System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp.90-106. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPIRICAL COMPARISON OF METHODS FOR THE HIERARCHICAL PROPAGATION OF HYBRID UNCERTAINTY IN RISK ASSESSMENT, IN PRESENCE OF DEPENDENCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (4), pp.509-557. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218488512500250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subset Simulation of a reliability model for radioactive waste repository performance assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.75-83. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2011.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to effectively compute the reliability of a thermal-hydraulic nuclear passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 241 (1), pp.310-327. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2010.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the failure probability of a thermal-hydraulic passive system by means of Artificial Neural Networks and quadratic Response Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and RELiability (ESREL) 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.714 - 721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and quadratic Response Surfaces for the functional failure analysis of a thermal-hydraulic passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International PSAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of cascade failure probability in electrical transmission networks by Subset Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and RELiability (ESREL) 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.694 - 698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of the model of a nuclear passive system by means of Subset Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.7778-7779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized Line Sampling method for the estimation of the failure probability of nuclear passive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (12), pp.1300-1313. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative functional failure analysis of a thermal-hydraulic passive system by means of bootstrapped Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (5), pp.639-649. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2010.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bootstrapped artificial neural networks and quadratic response surfaces for the estimation of the functional failure probability of a thermal-hydraulic passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (4), pp.386-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subset Simulation and Line Sampling for Advanced Monte Carlo Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and RELiability (ESREL) 2009 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.687-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical tree-based decision making approach for assessing the trustworthiness of risk assessment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Artificial Neural Networks for Seismic Fragility Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentner Irmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSRS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality reduction of the resilience model of a critical infrastructure network by means of elementary effects sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and RELiability Conference (ESREL) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.2797-2804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of Seismic Fragility Curves Using Artificial Neural Network Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmela Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Structural Safety and Reliability (ICOSSAR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vienne, Austria. pp.1525-1534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the small failure probability of a nuclear passive safety system by means of an efficient Adaptive Metamodel-Based Subset Importance Sampling method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of metamodel-based techniques for the efficient seismic analysis of structural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez-Caballero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.1193-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An entropy-driven method for exploring extreme and unexpected accident scenarios in the risk assessment of dynamic engineered systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian probabilistic analysis of a nuclear power plant small loss of coolant event tree model with possibilistic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Kung Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety, Reliability and Risk Analysis, Beyond the Horizon, Proceedings of the European Safety and RELiability Conference (ESREL) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Amsterdam, Netherlands. pp.3321-3328, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b15938-505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Capacity Allocation for a Failure Resilient Electrical Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Châtenay-Malabry, France. pp.197 - 207, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/9781569904923.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness of critical infrastructures within a multistate systems-of-systems framework in the presence of epistemic uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Conference on Vulnerability and Risk Analysis and Management (ICVRAM2014) and Sixth International Symposium on Uncertainty, Modeling and Analysis (ISUMA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Topological and Physical Approaches to Network Modeling for the Optimization of Failure-Resilient Electrical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICVRAM &amp; ISUMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Liverpool, United Kingdom. pp.725 - 735, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784413609.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian probabilistic analysis of a nuclear power plant small loss of coolant event tree model with possibilistic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Kung Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.3321-3328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian update of the parameters of probability distributions for risk assessment in a two-level hybrid probabilistic-possibilistic uncertainty framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line sampling and Fuzzy Interval Analysis for the propagation of aleatory and epistemic uncertainties in risk models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of aleatory and epistemic uncertainties in the model for the design of a flood protection dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure and Reliability Predictions by Infinite Impulse Response Locally Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISAP-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Milan, Italy. pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo and fuzzy interval propagation of hybrid uncertainties on a risk model for the design of a flood protection dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2167-2175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-driven System Simulation for Scenario Analysis in Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terje Aven, Enrico Zio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge in Risk Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.165-219, 2017, 9781119317890. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119317906.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Estimation by Advanced Monte Carlo Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faulin, Juan, Martorell, Ramirez-Marquez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Methods for Reliability and Availability of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-39, 2010, Springer Series in Reliability Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADVANCED METHODS FOR THE RISK, VULNERABILITY AND RESILIENCE ASSESSMENT OF SAFETY-CRITICAL ENGINEERING COMPONENTS, SYSTEMS AND INFRASTRUCTURES, IN THE PRESENCE OF UNCERTAINTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Grenoble 1 UGA - Université Grenoble Alpes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01436723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/pub/nicola-pedroni/15/702/59" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researchgate.net/profile/Nicola_Pedroni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.it/citations?user=YRRNEzAAAAAJ&amp;hl=it" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Maio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Matteo Coscia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pedroni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bersano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mascari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2024.110791" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137334v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasneem Bani-Mustafa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vasseur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaudouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X20929111" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716961v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmela Zentner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ferrario" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Caballero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2017.03.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436593v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tairan Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.08.021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Turati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12593" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12705" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.04.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.09.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330158v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.04.020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.06.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176349v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Fang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12396" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasanisi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Couplet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/AJRUA6.0000848" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030439" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104733v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Ran Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12305" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87AD5C24A6BFED55F0D52E3328B26CC777DA86BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104273v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.I010265" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ping Fang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2352152" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090253v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Kung Lo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5516/NET.03.2014.701" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.02.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777057v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fu Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avram" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.12.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V36N87PF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658555v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.08.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839645v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488512500250" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.10.029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Apostolakis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Golea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sansavini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.06.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609176v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2010.02.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609171v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787101v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudouin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436629v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716960v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270627v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104385v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-505" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/9781569904923.020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.074" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839962v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00913046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777485v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00721090v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658077v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Baraldi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119317906.ch8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609115v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01436723v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/pub/nicola-pedroni/15/702/59" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researchgate.net/profile/Nicola_Pedroni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.it/citations?user=YRRNEzAAAAAJ&amp;hl=it" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Maio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Matteo Coscia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pedroni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bersano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mascari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2024.110791" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137334v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasneem Bani-Mustafa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vasseur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaudouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X20929111" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716961v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmela Zentner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12705" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Turati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12593" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652225v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.04.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494366v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ferrario" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Caballero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2017.03.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436593v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tairan Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.08.021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.04.020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.09.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.06.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270598v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasanisi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Couplet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/AJRUA6.0000848" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030439" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Ran Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12305" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87AD5C24A6BFED55F0D52E3328B26CC777DA86BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.I010265" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176349v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Fang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12396" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ping Fang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2352152" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090253v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Kung Lo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5516/NET.03.2014.701" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.02.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777057v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fu Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.08.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839645v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488512500250" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avram" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.12.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V36N87PF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.10.029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Apostolakis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Golea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sansavini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.06.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609176v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2010.02.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609171v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787101v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudouin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436629v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716960v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270627v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104385v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-505" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/9781569904923.020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.074" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00913046v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839962v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838667v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00721090v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777485v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658077v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Baraldi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119317906.ch8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609115v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01436723v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>