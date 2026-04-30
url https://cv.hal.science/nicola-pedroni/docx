--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicola Pedroni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicola Pedroni is an assistant professor at the EDF Chair “System Science & Energetic Challenge” with a joint appointment at the Ecole Centrale Pairs and Ecole Superieure d'Electricite (Paris, France) (from March 1, 2013). He has been an assistant professor in Nuclear Power Plants at the Politecnico di Milano (Milano, Italy) (June 1, 2010-February 28, 2013). He holds a B.Sc. in Energy Engineering (2003), a M.Sc. in Nuclear Engineering (2005) and a Ph.D. in Radiation Science and Technology (2010), all from the Politecnico di Milano. During his Ph.D. studies, he visited the Department of Nuclear Science and Engineering of the Massachusetts Institute of Technology (September 2008-May 2009). In February 2014, he received the (Italian) National Academic Qualification to be an Associate Professor in the Scientific Disciplinary Area of “Thermodynamics and Nuclear Engineering”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research focuses on the study and development of advanced computational methods for the reliability, safety, risk, vulnerability and resilience analyses of complex, safety-critical engineering systems, in presence of uncertainties; in particular: advanced Monte Carlo simulation methods for efficient reliability estimation; theories and methods for uncertainty representation and propagation; soft-computing techniques for empirical regression modeling; techniques for solving nonlinear, constrained optimization problems; theories and methods for modeling and simulating the behavior of power transmission networks and interdependent critical infrastructures.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He is co-author of 30 papers on international journals, 22 papers on proceedings of international conferences, 4 chapters in international books and 5 works published as technical reports of international research institutes. He has served as referee about 15 international journals.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">For more details:</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearchGate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Sensitivity Analysis for Segmented Inverse Uncertainty Quantification in the Safety Analysis of Nuclear Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Matteo Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bersano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Mascari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 208, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2024.110791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical tree-based decision-making approach for assessing the relative trustworthiness of risk assessment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234 (6), pp.748-763. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X20929111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic fragility analysis with artificial neural networks: Application to nuclear power plant equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmela Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.213-225. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical discussion and practical recommendations on some issues relevant to the non-probabilistic treatment of uncertainty in engineering risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (7), pp.1315 - 1340. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Simulation Framework for the Exploration of Extreme and Unexpected Events in Dynamic Engineered Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (1), pp.147 - 159. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Metamodel-Based Subset Importance Sampling approach for the assessment of the functional failure probability of a thermal-hydraulic passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.269-288. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2017.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapped artificial neural networks for the seismic analysis of structural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez-Caballero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (1), pp.70-84. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.strusafe.2017.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical classification-based framework for the safety criticality assessment of energy production systems, in presence of inconsistent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tairan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.139-151. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced RESTART method for the estimation of the probability of failure of highly reliable hybrid dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of protective actions to reduce the vulnerability of safety-critical systems to malevolent acts: a sensitivity-based decision-making approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tairan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the robustness of critical infrastructures by Hierarchical Graph representation, clustering and Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.78-96. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical comparison of two methods for the Bayesian update of the parameters of probability distributions in a two-level hybrid probabilistic-possibilistic uncertainty framework for risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part A: Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.04015015. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/AJRUA6.0000848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness and recovery of critical infrastructures by Goal Tree Success Tree – Dynamic Master Logic Diagram, within a multi-state system-of-systems framework, in the presence of epistemic uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (3), pp.14. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Performance of a Classification-Based Vulnerability Analysis Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Ran Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (9), pp.1674-1689. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Uncertainty and Sensitivity Analysis of the Model of a Twin-Jet Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerospace Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.73-96. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.I010265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Cascade-Resilient Electrical Infrastructures and its Validation by Power Flow Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.594-607. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Network-Centric and Power Flow Models for the Optimal Allocation of Link Capacities in a Cascade-Resilient Power Transmission Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, PP (99), pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2014.2352152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating uncertainties in a nuclear seismic probabilistic risk assessment by means of the Dempster-Shafer theory of evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Kung Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (1), pp.11-26. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5516/NET.03.2014.701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical propagation of probabilistic and non-probabilistic uncertainty in the parameters of a risk model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Online, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memetic Evolutionary Multi-Objective Optimization Method for Environmental Power Unit Commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis in fault tree models with dependent basic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (6), pp.1146-1173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Simulation-based Sensitivity Analysis of the model of a Thermal-Hydraulic Passive System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp.90-106. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPIRICAL COMPARISON OF METHODS FOR THE HIERARCHICAL PROPAGATION OF HYBRID UNCERTAINTY IN RISK ASSESSMENT, IN PRESENCE OF DEPENDENCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (4), pp.509-557. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218488512500250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subset Simulation of a reliability model for radioactive waste repository performance assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.75-83. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2011.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to effectively compute the reliability of a thermal-hydraulic nuclear passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 241 (1), pp.310-327. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2010.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the failure probability of a thermal-hydraulic passive system by means of Artificial Neural Networks and quadratic Response Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and RELiability (ESREL) 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.714 - 721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and quadratic Response Surfaces for the functional failure analysis of a thermal-hydraulic passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International PSAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of cascade failure probability in electrical transmission networks by Subset Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and RELiability (ESREL) 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.694 - 698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of the model of a nuclear passive system by means of Subset Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.7778-7779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized Line Sampling method for the estimation of the failure probability of nuclear passive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (12), pp.1300-1313. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative functional failure analysis of a thermal-hydraulic passive system by means of bootstrapped Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (5), pp.639-649. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2010.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bootstrapped artificial neural networks and quadratic response surfaces for the estimation of the functional failure probability of a thermal-hydraulic passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (4), pp.386-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subset Simulation and Line Sampling for Advanced Monte Carlo Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and RELiability (ESREL) 2009 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.687-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical tree-based decision making approach for assessing the trustworthiness of risk assessment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Artificial Neural Networks for Seismic Fragility Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentner Irmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSRS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality reduction of the resilience model of a critical infrastructure network by means of elementary effects sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and RELiability Conference (ESREL) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.2797-2804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of Seismic Fragility Curves Using Artificial Neural Network Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmela Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Structural Safety and Reliability (ICOSSAR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vienne, Austria. pp.1525-1534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the small failure probability of a nuclear passive safety system by means of an efficient Adaptive Metamodel-Based Subset Importance Sampling method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of metamodel-based techniques for the efficient seismic analysis of structural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez-Caballero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.1193-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An entropy-driven method for exploring extreme and unexpected accident scenarios in the risk assessment of dynamic engineered systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian probabilistic analysis of a nuclear power plant small loss of coolant event tree model with possibilistic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Kung Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety, Reliability and Risk Analysis, Beyond the Horizon, Proceedings of the European Safety and RELiability Conference (ESREL) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Amsterdam, Netherlands. pp.3321-3328, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b15938-505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Capacity Allocation for a Failure Resilient Electrical Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Châtenay-Malabry, France. pp.197 - 207, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/9781569904923.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness of critical infrastructures within a multistate systems-of-systems framework in the presence of epistemic uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Conference on Vulnerability and Risk Analysis and Management (ICVRAM2014) and Sixth International Symposium on Uncertainty, Modeling and Analysis (ISUMA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Topological and Physical Approaches to Network Modeling for the Optimization of Failure-Resilient Electrical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICVRAM &amp; ISUMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Liverpool, United Kingdom. pp.725 - 735, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784413609.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian probabilistic analysis of a nuclear power plant small loss of coolant event tree model with possibilistic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Kung Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.3321-3328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian update of the parameters of probability distributions for risk assessment in a two-level hybrid probabilistic-possibilistic uncertainty framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line sampling and Fuzzy Interval Analysis for the propagation of aleatory and epistemic uncertainties in risk models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of aleatory and epistemic uncertainties in the model for the design of a flood protection dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure and Reliability Predictions by Infinite Impulse Response Locally Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISAP-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Milan, Italy. pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo and fuzzy interval propagation of hybrid uncertainties on a risk model for the design of a flood protection dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2167-2175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-driven System Simulation for Scenario Analysis in Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terje Aven, Enrico Zio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge in Risk Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.165-219, 2017, 9781119317890. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119317906.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Estimation by Advanced Monte Carlo Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faulin, Juan, Martorell, Ramirez-Marquez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Methods for Reliability and Availability of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-39, 2010, Springer Series in Reliability Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADVANCED METHODS FOR THE RISK, VULNERABILITY AND RESILIENCE ASSESSMENT OF SAFETY-CRITICAL ENGINEERING COMPONENTS, SYSTEMS AND INFRASTRUCTURES, IN THE PRESENCE OF UNCERTAINTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Grenoble 1 UGA - Université Grenoble Alpes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01436723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicola Pedroni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicola Pedroni is an assistant professor at the EDF Chair “System Science & Energetic Challenge” with a joint appointment at the Ecole Centrale Pairs and Ecole Superieure d'Electricite (Paris, France) (from March 1, 2013). He has been an assistant professor in Nuclear Power Plants at the Politecnico di Milano (Milano, Italy) (June 1, 2010-February 28, 2013). He holds a B.Sc. in Energy Engineering (2003), a M.Sc. in Nuclear Engineering (2005) and a Ph.D. in Radiation Science and Technology (2010), all from the Politecnico di Milano. During his Ph.D. studies, he visited the Department of Nuclear Science and Engineering of the Massachusetts Institute of Technology (September 2008-May 2009). In February 2014, he received the (Italian) National Academic Qualification to be an Associate Professor in the Scientific Disciplinary Area of “Thermodynamics and Nuclear Engineering”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research focuses on the study and development of advanced computational methods for the reliability, safety, risk, vulnerability and resilience analyses of complex, safety-critical engineering systems, in presence of uncertainties; in particular: advanced Monte Carlo simulation methods for efficient reliability estimation; theories and methods for uncertainty representation and propagation; soft-computing techniques for empirical regression modeling; techniques for solving nonlinear, constrained optimization problems; theories and methods for modeling and simulating the behavior of power transmission networks and interdependent critical infrastructures.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He is co-author of 30 papers on international journals, 22 papers on proceedings of international conferences, 4 chapters in international books and 5 works published as technical reports of international research institutes. He has served as referee about 15 international journals.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">For more details:</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearchGate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Sensitivity Analysis for Segmented Inverse Uncertainty Quantification in the Safety Analysis of Nuclear Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Matteo Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bersano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Mascari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 208, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2024.110791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical tree-based decision-making approach for assessing the relative trustworthiness of risk assessment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234 (6), pp.748-763. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X20929111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic fragility analysis with artificial neural networks: Application to nuclear power plant equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmela Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.213-225. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical classification-based framework for the safety criticality assessment of energy production systems, in presence of inconsistent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tairan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.139-151. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapped artificial neural networks for the seismic analysis of structural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez-Caballero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (1), pp.70-84. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.strusafe.2017.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Simulation Framework for the Exploration of Extreme and Unexpected Events in Dynamic Engineered Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (1), pp.147 - 159. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Metamodel-Based Subset Importance Sampling approach for the assessment of the functional failure probability of a thermal-hydraulic passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.269-288. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2017.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical discussion and practical recommendations on some issues relevant to the non-probabilistic treatment of uncertainty in engineering risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (7), pp.1315 - 1340. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced RESTART method for the estimation of the probability of failure of highly reliable hybrid dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of protective actions to reduce the vulnerability of safety-critical systems to malevolent acts: a sensitivity-based decision-making approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tairan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the robustness of critical infrastructures by Hierarchical Graph representation, clustering and Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.78-96. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Cascade-Resilient Electrical Infrastructures and its Validation by Power Flow Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.594-607. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical comparison of two methods for the Bayesian update of the parameters of probability distributions in a two-level hybrid probabilistic-possibilistic uncertainty framework for risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part A: Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.04015015. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/AJRUA6.0000848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness and recovery of critical infrastructures by Goal Tree Success Tree – Dynamic Master Logic Diagram, within a multi-state system-of-systems framework, in the presence of epistemic uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (3), pp.14. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Performance of a Classification-Based Vulnerability Analysis Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Ran Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (9), pp.1674-1689. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Uncertainty and Sensitivity Analysis of the Model of a Twin-Jet Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerospace Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.73-96. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.I010265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Network-Centric and Power Flow Models for the Optimal Allocation of Link Capacities in a Cascade-Resilient Power Transmission Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, PP (99), pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2014.2352152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating uncertainties in a nuclear seismic probabilistic risk assessment by means of the Dempster-Shafer theory of evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Kung Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (1), pp.11-26. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5516/NET.03.2014.701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical propagation of probabilistic and non-probabilistic uncertainty in the parameters of a risk model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Online, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memetic Evolutionary Multi-Objective Optimization Method for Environmental Power Unit Commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis in fault tree models with dependent basic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (6), pp.1146-1173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subset Simulation of a reliability model for radioactive waste repository performance assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.75-83. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2011.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Simulation-based Sensitivity Analysis of the model of a Thermal-Hydraulic Passive System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp.90-106. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPIRICAL COMPARISON OF METHODS FOR THE HIERARCHICAL PROPAGATION OF HYBRID UNCERTAINTY IN RISK ASSESSMENT, IN PRESENCE OF DEPENDENCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (4), pp.509-557. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218488512500250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to effectively compute the reliability of a thermal-hydraulic nuclear passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 241 (1), pp.310-327. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2010.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the failure probability of a thermal-hydraulic passive system by means of Artificial Neural Networks and quadratic Response Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and RELiability (ESREL) 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.714 - 721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and quadratic Response Surfaces for the functional failure analysis of a thermal-hydraulic passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International PSAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of cascade failure probability in electrical transmission networks by Subset Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and RELiability (ESREL) 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.694 - 698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of the model of a nuclear passive system by means of Subset Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.7778-7779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized Line Sampling method for the estimation of the failure probability of nuclear passive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (12), pp.1300-1313. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative functional failure analysis of a thermal-hydraulic passive system by means of bootstrapped Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (5), pp.639-649. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2010.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bootstrapped artificial neural networks and quadratic response surfaces for the estimation of the functional failure probability of a thermal-hydraulic passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (4), pp.386-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subset Simulation and Line Sampling for Advanced Monte Carlo Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and RELiability (ESREL) 2009 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.687-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality reduction of the resilience model of a critical infrastructure network by means of elementary effects sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and RELiability Conference (ESREL) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.2797-2804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical tree-based decision making approach for assessing the trustworthiness of risk assessment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Artificial Neural Networks for Seismic Fragility Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentner Irmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSRS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of Seismic Fragility Curves Using Artificial Neural Network Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmela Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Structural Safety and Reliability (ICOSSAR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vienne, Austria. pp.1525-1534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the small failure probability of a nuclear passive safety system by means of an efficient Adaptive Metamodel-Based Subset Importance Sampling method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of metamodel-based techniques for the efficient seismic analysis of structural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez-Caballero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.1193-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An entropy-driven method for exploring extreme and unexpected accident scenarios in the risk assessment of dynamic engineered systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian probabilistic analysis of a nuclear power plant small loss of coolant event tree model with possibilistic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Kung Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety, Reliability and Risk Analysis, Beyond the Horizon, Proceedings of the European Safety and RELiability Conference (ESREL) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Amsterdam, Netherlands. pp.3321-3328, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b15938-505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Capacity Allocation for a Failure Resilient Electrical Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Châtenay-Malabry, France. pp.197 - 207, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/9781569904923.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness of critical infrastructures within a multistate systems-of-systems framework in the presence of epistemic uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Conference on Vulnerability and Risk Analysis and Management (ICVRAM2014) and Sixth International Symposium on Uncertainty, Modeling and Analysis (ISUMA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Topological and Physical Approaches to Network Modeling for the Optimization of Failure-Resilient Electrical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICVRAM &amp; ISUMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Liverpool, United Kingdom. pp.725 - 735, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784413609.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line sampling and Fuzzy Interval Analysis for the propagation of aleatory and epistemic uncertainties in risk models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian probabilistic analysis of a nuclear power plant small loss of coolant event tree model with possibilistic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Kung Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.3321-3328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian update of the parameters of probability distributions for risk assessment in a two-level hybrid probabilistic-possibilistic uncertainty framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of aleatory and epistemic uncertainties in the model for the design of a flood protection dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure and Reliability Predictions by Infinite Impulse Response Locally Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISAP-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Milan, Italy. pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo and fuzzy interval propagation of hybrid uncertainties on a risk model for the design of a flood protection dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2167-2175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-driven System Simulation for Scenario Analysis in Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terje Aven, Enrico Zio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge in Risk Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.165-219, 2017, 9781119317890. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119317906.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Estimation by Advanced Monte Carlo Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faulin, Juan, Martorell, Ramirez-Marquez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Methods for Reliability and Availability of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-39, 2010, Springer Series in Reliability Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADVANCED METHODS FOR THE RISK, VULNERABILITY AND RESILIENCE ASSESSMENT OF SAFETY-CRITICAL ENGINEERING COMPONENTS, SYSTEMS AND INFRASTRUCTURES, IN THE PRESENCE OF UNCERTAINTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Grenoble 1 UGA - Université Grenoble Alpes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01436723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/pub/nicola-pedroni/15/702/59" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researchgate.net/profile/Nicola_Pedroni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.it/citations?user=YRRNEzAAAAAJ&amp;hl=it" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Maio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Matteo Coscia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pedroni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bersano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mascari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2024.110791" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137334v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasneem Bani-Mustafa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vasseur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaudouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X20929111" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716961v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmela Zentner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652230v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12705" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652286v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Turati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12593" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652225v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.04.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494366v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ferrario" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Caballero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2017.03.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436593v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tairan Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.08.021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.04.020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.09.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.06.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270598v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasanisi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Couplet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/AJRUA6.0000848" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030439" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104733v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Ran Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12305" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87AD5C24A6BFED55F0D52E3328B26CC777DA86BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104273v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.I010265" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176349v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Fang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12396" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ping Fang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2352152" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090253v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Kung Lo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5516/NET.03.2014.701" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.02.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777057v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fu Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658555v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.08.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839645v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488512500250" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777659v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avram" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.12.012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V36N87PF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.10.029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Apostolakis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Golea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sansavini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.06.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609176v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2010.02.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609171v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787101v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudouin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436629v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716960v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270627v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104385v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-505" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/9781569904923.020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.074" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00913046v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839962v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838667v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00721090v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777485v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658077v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Baraldi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119317906.ch8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609115v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01436723v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/pub/nicola-pedroni/15/702/59" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researchgate.net/profile/Nicola_Pedroni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.it/citations?user=YRRNEzAAAAAJ&amp;hl=it" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Maio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Matteo Coscia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pedroni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bersano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mascari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2024.110791" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137334v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasneem Bani-Mustafa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vasseur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaudouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X20929111" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716961v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmela Zentner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tairan Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.08.021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ferrario" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Caballero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2017.03.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Turati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12593" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.04.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12705" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.04.020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.09.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.06.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176349v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Fang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12396" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasanisi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Couplet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/AJRUA6.0000848" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030439" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104733v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Ran Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12305" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87AD5C24A6BFED55F0D52E3328B26CC777DA86BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104273v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.I010265" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ping Fang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2352152" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090253v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Kung Lo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5516/NET.03.2014.701" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.02.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777057v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fu Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avram" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.12.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V36N87PF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658555v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.08.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839645v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488512500250" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.10.029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Apostolakis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Golea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sansavini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.06.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609176v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2010.02.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609171v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudouin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787914v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716960v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270627v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104385v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-505" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/9781569904923.020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.074" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00913046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839962v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00721090v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777485v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658077v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Baraldi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119317906.ch8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609115v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01436723v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>