--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicola Pedroni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicola Pedroni is an assistant professor at the EDF Chair “System Science & Energetic Challenge” with a joint appointment at the Ecole Centrale Pairs and Ecole Superieure d'Electricite (Paris, France) (from March 1, 2013). He has been an assistant professor in Nuclear Power Plants at the Politecnico di Milano (Milano, Italy) (June 1, 2010-February 28, 2013). He holds a B.Sc. in Energy Engineering (2003), a M.Sc. in Nuclear Engineering (2005) and a Ph.D. in Radiation Science and Technology (2010), all from the Politecnico di Milano. During his Ph.D. studies, he visited the Department of Nuclear Science and Engineering of the Massachusetts Institute of Technology (September 2008-May 2009). In February 2014, he received the (Italian) National Academic Qualification to be an Associate Professor in the Scientific Disciplinary Area of “Thermodynamics and Nuclear Engineering”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research focuses on the study and development of advanced computational methods for the reliability, safety, risk, vulnerability and resilience analyses of complex, safety-critical engineering systems, in presence of uncertainties; in particular: advanced Monte Carlo simulation methods for efficient reliability estimation; theories and methods for uncertainty representation and propagation; soft-computing techniques for empirical regression modeling; techniques for solving nonlinear, constrained optimization problems; theories and methods for modeling and simulating the behavior of power transmission networks and interdependent critical infrastructures.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He is co-author of 30 papers on international journals, 22 papers on proceedings of international conferences, 4 chapters in international books and 5 works published as technical reports of international research institutes. He has served as referee about 15 international journals.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">For more details:</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearchGate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Sensitivity Analysis for Segmented Inverse Uncertainty Quantification in the Safety Analysis of Nuclear Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Matteo Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bersano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Mascari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 208, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2024.110791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical tree-based decision-making approach for assessing the relative trustworthiness of risk assessment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234 (6), pp.748-763. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X20929111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic fragility analysis with artificial neural networks: Application to nuclear power plant equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmela Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.213-225. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical classification-based framework for the safety criticality assessment of energy production systems, in presence of inconsistent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tairan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.139-151. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapped artificial neural networks for the seismic analysis of structural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez-Caballero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (1), pp.70-84. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.strusafe.2017.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Simulation Framework for the Exploration of Extreme and Unexpected Events in Dynamic Engineered Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (1), pp.147 - 159. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Metamodel-Based Subset Importance Sampling approach for the assessment of the functional failure probability of a thermal-hydraulic passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.269-288. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2017.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical discussion and practical recommendations on some issues relevant to the non-probabilistic treatment of uncertainty in engineering risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (7), pp.1315 - 1340. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced RESTART method for the estimation of the probability of failure of highly reliable hybrid dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of protective actions to reduce the vulnerability of safety-critical systems to malevolent acts: a sensitivity-based decision-making approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tairan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the robustness of critical infrastructures by Hierarchical Graph representation, clustering and Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.78-96. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Cascade-Resilient Electrical Infrastructures and its Validation by Power Flow Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.594-607. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical comparison of two methods for the Bayesian update of the parameters of probability distributions in a two-level hybrid probabilistic-possibilistic uncertainty framework for risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part A: Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.04015015. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/AJRUA6.0000848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness and recovery of critical infrastructures by Goal Tree Success Tree – Dynamic Master Logic Diagram, within a multi-state system-of-systems framework, in the presence of epistemic uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (3), pp.14. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Performance of a Classification-Based Vulnerability Analysis Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Ran Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (9), pp.1674-1689. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Uncertainty and Sensitivity Analysis of the Model of a Twin-Jet Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerospace Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.73-96. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.I010265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Network-Centric and Power Flow Models for the Optimal Allocation of Link Capacities in a Cascade-Resilient Power Transmission Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, PP (99), pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2014.2352152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating uncertainties in a nuclear seismic probabilistic risk assessment by means of the Dempster-Shafer theory of evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Kung Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (1), pp.11-26. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5516/NET.03.2014.701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical propagation of probabilistic and non-probabilistic uncertainty in the parameters of a risk model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Online, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memetic Evolutionary Multi-Objective Optimization Method for Environmental Power Unit Commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis in fault tree models with dependent basic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (6), pp.1146-1173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subset Simulation of a reliability model for radioactive waste repository performance assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.75-83. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2011.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Simulation-based Sensitivity Analysis of the model of a Thermal-Hydraulic Passive System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp.90-106. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPIRICAL COMPARISON OF METHODS FOR THE HIERARCHICAL PROPAGATION OF HYBRID UNCERTAINTY IN RISK ASSESSMENT, IN PRESENCE OF DEPENDENCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (4), pp.509-557. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218488512500250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to effectively compute the reliability of a thermal-hydraulic nuclear passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 241 (1), pp.310-327. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2010.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the failure probability of a thermal-hydraulic passive system by means of Artificial Neural Networks and quadratic Response Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and RELiability (ESREL) 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.714 - 721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and quadratic Response Surfaces for the functional failure analysis of a thermal-hydraulic passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International PSAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of cascade failure probability in electrical transmission networks by Subset Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and RELiability (ESREL) 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.694 - 698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of the model of a nuclear passive system by means of Subset Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.7778-7779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized Line Sampling method for the estimation of the failure probability of nuclear passive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (12), pp.1300-1313. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative functional failure analysis of a thermal-hydraulic passive system by means of bootstrapped Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (5), pp.639-649. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2010.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bootstrapped artificial neural networks and quadratic response surfaces for the estimation of the functional failure probability of a thermal-hydraulic passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (4), pp.386-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subset Simulation and Line Sampling for Advanced Monte Carlo Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and RELiability (ESREL) 2009 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.687-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality reduction of the resilience model of a critical infrastructure network by means of elementary effects sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and RELiability Conference (ESREL) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.2797-2804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical tree-based decision making approach for assessing the trustworthiness of risk assessment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Artificial Neural Networks for Seismic Fragility Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentner Irmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSRS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of Seismic Fragility Curves Using Artificial Neural Network Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmela Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Structural Safety and Reliability (ICOSSAR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vienne, Austria. pp.1525-1534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the small failure probability of a nuclear passive safety system by means of an efficient Adaptive Metamodel-Based Subset Importance Sampling method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of metamodel-based techniques for the efficient seismic analysis of structural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez-Caballero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.1193-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An entropy-driven method for exploring extreme and unexpected accident scenarios in the risk assessment of dynamic engineered systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian probabilistic analysis of a nuclear power plant small loss of coolant event tree model with possibilistic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Kung Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety, Reliability and Risk Analysis, Beyond the Horizon, Proceedings of the European Safety and RELiability Conference (ESREL) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Amsterdam, Netherlands. pp.3321-3328, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b15938-505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Capacity Allocation for a Failure Resilient Electrical Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Châtenay-Malabry, France. pp.197 - 207, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/9781569904923.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness of critical infrastructures within a multistate systems-of-systems framework in the presence of epistemic uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Conference on Vulnerability and Risk Analysis and Management (ICVRAM2014) and Sixth International Symposium on Uncertainty, Modeling and Analysis (ISUMA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Topological and Physical Approaches to Network Modeling for the Optimization of Failure-Resilient Electrical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICVRAM &amp; ISUMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Liverpool, United Kingdom. pp.725 - 735, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784413609.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line sampling and Fuzzy Interval Analysis for the propagation of aleatory and epistemic uncertainties in risk models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian probabilistic analysis of a nuclear power plant small loss of coolant event tree model with possibilistic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Kung Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.3321-3328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian update of the parameters of probability distributions for risk assessment in a two-level hybrid probabilistic-possibilistic uncertainty framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of aleatory and epistemic uncertainties in the model for the design of a flood protection dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure and Reliability Predictions by Infinite Impulse Response Locally Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISAP-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Milan, Italy. pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo and fuzzy interval propagation of hybrid uncertainties on a risk model for the design of a flood protection dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2167-2175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-driven System Simulation for Scenario Analysis in Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terje Aven, Enrico Zio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge in Risk Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.165-219, 2017, 9781119317890. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119317906.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Estimation by Advanced Monte Carlo Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faulin, Juan, Martorell, Ramirez-Marquez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Methods for Reliability and Availability of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-39, 2010, Springer Series in Reliability Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADVANCED METHODS FOR THE RISK, VULNERABILITY AND RESILIENCE ASSESSMENT OF SAFETY-CRITICAL ENGINEERING COMPONENTS, SYSTEMS AND INFRASTRUCTURES, IN THE PRESENCE OF UNCERTAINTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Grenoble 1 UGA - Université Grenoble Alpes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01436723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicola Pedroni </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicola Pedroni is an assistant professor at the EDF Chair “System Science & Energetic Challenge” with a joint appointment at the Ecole Centrale Pairs and Ecole Superieure d'Electricite (Paris, France) (from March 1, 2013). He has been an assistant professor in Nuclear Power Plants at the Politecnico di Milano (Milano, Italy) (June 1, 2010-February 28, 2013). He holds a B.Sc. in Energy Engineering (2003), a M.Sc. in Nuclear Engineering (2005) and a Ph.D. in Radiation Science and Technology (2010), all from the Politecnico di Milano. During his Ph.D. studies, he visited the Department of Nuclear Science and Engineering of the Massachusetts Institute of Technology (September 2008-May 2009). In February 2014, he received the (Italian) National Academic Qualification to be an Associate Professor in the Scientific Disciplinary Area of “Thermodynamics and Nuclear Engineering”.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">His research focuses on the study and development of advanced computational methods for the reliability, safety, risk, vulnerability and resilience analyses of complex, safety-critical engineering systems, in presence of uncertainties; in particular: advanced Monte Carlo simulation methods for efficient reliability estimation; theories and methods for uncertainty representation and propagation; soft-computing techniques for empirical regression modeling; techniques for solving nonlinear, constrained optimization problems; theories and methods for modeling and simulating the behavior of power transmission networks and interdependent critical infrastructures.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">He is co-author of 30 papers on international journals, 22 papers on proceedings of international conferences, 4 chapters in international books and 5 works published as technical reports of international research institutes. He has served as referee about 15 international journals.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">For more details:</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkedin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ResearchGate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Sensitivity Analysis for Segmented Inverse Uncertainty Quantification in the Safety Analysis of Nuclear Power Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Di Maio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Matteo Coscia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bersano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvio Mascari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 208, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2024.110791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical tree-based decision-making approach for assessing the relative trustworthiness of risk assessment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part O: Journal of Risk and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234 (6), pp.748-763. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1748006X20929111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic fragility analysis with artificial neural networks: Application to nuclear power plant equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmela Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 162, pp.213-225. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engstruct.2018.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical classification-based framework for the safety criticality assessment of energy production systems, in presence of inconsistent data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tairan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.139-151. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapped artificial neural networks for the seismic analysis of structural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez-Caballero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structural Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 67 (1), pp.70-84. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.strusafe.2017.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Simulation Framework for the Exploration of Extreme and Unexpected Events in Dynamic Engineered Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (1), pp.147 - 159. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Metamodel-Based Subset Importance Sampling approach for the assessment of the functional failure probability of a thermal-hydraulic passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.269-288. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2017.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical discussion and practical recommendations on some issues relevant to the non-probabilistic treatment of uncertainty in engineering risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37 (7), pp.1315 - 1340. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of protective actions to reduce the vulnerability of safety-critical systems to malevolent acts: a sensitivity-based decision-making approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tairan Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.9-18. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced RESTART method for the estimation of the probability of failure of highly reliable hybrid dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.04.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the robustness of critical infrastructures by Hierarchical Graph representation, clustering and Monte Carlo simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 155, pp.78-96. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2016.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Cascade-Resilient Electrical Infrastructures and its Validation by Power Flow Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.594-607. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical comparison of two methods for the Bayesian update of the parameters of probability distributions in a two-level hybrid probabilistic-possibilistic uncertainty framework for risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part A: Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.04015015. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/AJRUA6.0000848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness and recovery of critical infrastructures by Goal Tree Success Tree – Dynamic Master Logic Diagram, within a multi-state system-of-systems framework, in the presence of epistemic uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCE-ASME Journal of Risk and Uncertainty in Engineering Systems, Part B: Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (3), pp.14. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4030439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Performance of a Classification-Based Vulnerability Analysis Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tai-Ran Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (9), pp.1674-1689. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Uncertainty and Sensitivity Analysis of the Model of a Twin-Jet Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerospace Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12, pp.73-96. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.I010265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Network-Centric and Power Flow Models for the Optimal Allocation of Link Capacities in a Cascade-Resilient Power Transmission Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, PP (99), pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2014.2352152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating uncertainties in a nuclear seismic probabilistic risk assessment by means of the Dempster-Shafer theory of evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Kung Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (1), pp.11-26. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5516/NET.03.2014.701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical propagation of probabilistic and non-probabilistic uncertainty in the parameters of a risk model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Online, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruc.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Memetic Evolutionary Multi-Objective Optimization Method for Environmental Power Unit Commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan-Fu Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analysis in fault tree models with dependent basic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (6), pp.1146-1173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subset Simulation of a reliability model for radioactive waste repository performance assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Avram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.75-83. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2011.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo Simulation-based Sensitivity Analysis of the model of a Thermal-Hydraulic Passive System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107, pp.90-106. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPIRICAL COMPARISON OF METHODS FOR THE HIERARCHICAL PROPAGATION OF HYBRID UNCERTAINTY IN RISK ASSESSMENT, IN PRESENCE OF DEPENDENCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Uncertainty, Fuzziness and Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (4), pp.509-557. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218488512500250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to effectively compute the reliability of a thermal-hydraulic nuclear passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Engineering and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 241 (1), pp.310-327. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nucengdes.2010.10.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the failure probability of a thermal-hydraulic passive system by means of Artificial Neural Networks and quadratic Response Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and RELiability (ESREL) 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.714 - 721</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks and quadratic Response Surfaces for the functional failure analysis of a thermal-hydraulic passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th International PSAM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1 - 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of cascade failure probability in electrical transmission networks by Subset Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sansavini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and RELiability (ESREL) 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.694 - 698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of the model of a nuclear passive system by means of Subset Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.7778-7779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized Line Sampling method for the estimation of the failure probability of nuclear passive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (12), pp.1300-1313. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2010.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative functional failure analysis of a thermal-hydraulic passive system by means of bootstrapped Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nuclear Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (5), pp.639-649. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anucene.2010.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bootstrapped artificial neural networks and quadratic response surfaces for the estimation of the functional failure probability of a thermal-hydraulic passive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 95 (4), pp.386-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subset Simulation and Line Sampling for Advanced Monte Carlo Reliability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the European Safety and RELiability (ESREL) 2009 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.687-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality reduction of the resilience model of a critical infrastructure network by means of elementary effects sensitivity analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and RELiability Conference (ESREL) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.2797-2804</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical tree-based decision making approach for assessing the trustworthiness of risk assessment models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasneem Bani-Mustafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beaudouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Artificial Neural Networks for Seismic Fragility Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentner Irmela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSRS2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of Seismic Fragility Curves Using Artificial Neural Network Metamodels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyi Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irmela Zentner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Structural Safety and Reliability (ICOSSAR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vienne, Austria. pp.1525-1534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the small failure probability of a nuclear passive safety system by means of an efficient Adaptive Metamodel-Based Subset Importance Sampling method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference, ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of metamodel-based techniques for the efficient seismic analysis of structural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Lopez-Caballero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland. pp.1193-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An entropy-driven method for exploring extreme and unexpected accident scenarios in the risk assessment of dynamic engineered systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Safety and Reliability Conference ESREL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian probabilistic analysis of a nuclear power plant small loss of coolant event tree model with possibilistic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Kung Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety, Reliability and Risk Analysis, Beyond the Horizon, Proceedings of the European Safety and RELiability Conference (ESREL) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Amsterdam, Netherlands. pp.3321-3328, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b15938-505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Capacity Allocation for a Failure Resilient Electrical Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Châtenay-Malabry, France. pp.197 - 207, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/9781569904923.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the robustness of critical infrastructures within a multistate systems-of-systems framework in the presence of epistemic uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Conference on Vulnerability and Risk Analysis and Management (ICVRAM2014) and Sixth International Symposium on Uncertainty, Modeling and Analysis (ISUMA2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Topological and Physical Approaches to Network Modeling for the Optimization of Failure-Resilient Electrical Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi-Ping Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICVRAM &amp; ISUMA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Liverpool, United Kingdom. pp.725 - 735, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784413609.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line sampling and Fuzzy Interval Analysis for the propagation of aleatory and epistemic uncertainties in risk models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian update of the parameters of probability distributions for risk assessment in a two-level hybrid probabilistic-possibilistic uncertainty framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian probabilistic analysis of a nuclear power plant small loss of coolant event tree model with possibilistic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chung-Kung Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Amsterdam, Netherlands. pp.3321-3328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation of aleatory and epistemic uncertainties in the model for the design of a flood protection dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Couplet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSAM 11 &amp; ESREL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Helsinki, Finland. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure and Reliability Predictions by Infinite Impulse Response Locally Recurrent Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. R. Golea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISAP-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Milan, Italy. pp.117-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Carlo and fuzzy interval propagation of hybrid uncertainties on a risk model for the design of a flood protection dike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piero Baraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Ferrario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Pasanisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Troyes, France. pp.2167-2175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge-driven System Simulation for Scenario Analysis in Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Turati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terje Aven, Enrico Zio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge in Risk Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.165-219, 2017, 9781119317890. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119317906.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Estimation by Advanced Monte Carlo Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Zio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faulin, Juan, Martorell, Ramirez-Marquez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Methods for Reliability and Availability of Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.3-39, 2010, Springer Series in Reliability Engineering</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADVANCED METHODS FOR THE RISK, VULNERABILITY AND RESILIENCE ASSESSMENT OF SAFETY-CRITICAL ENGINEERING COMPONENTS, SYSTEMS AND INFRASTRUCTURES, IN THE PRESENCE OF UNCERTAINTIES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Pedroni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering Sciences [physics]. Grenoble 1 UGA - Université Grenoble Alpes, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01436723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/pub/nicola-pedroni/15/702/59" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researchgate.net/profile/Nicola_Pedroni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.it/citations?user=YRRNEzAAAAAJ&amp;hl=it" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Maio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Matteo Coscia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pedroni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bersano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mascari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2024.110791" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137334v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasneem Bani-Mustafa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vasseur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaudouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X20929111" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716961v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmela Zentner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tairan Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.08.021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ferrario" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Caballero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2017.03.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Turati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12593" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.04.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12705" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330158v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.04.020" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.09.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.06.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176349v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Fang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12396" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasanisi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Couplet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/AJRUA6.0000848" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030439" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104733v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Ran Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12305" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87AD5C24A6BFED55F0D52E3328B26CC777DA86BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104273v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.I010265" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ping Fang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2352152" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090253v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Kung Lo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5516/NET.03.2014.701" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.02.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777057v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fu Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avram" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.12.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V36N87PF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658555v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.08.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839645v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488512500250" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.10.029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Apostolakis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Golea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sansavini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.06.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609176v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2010.02.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609171v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudouin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787914v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716960v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270627v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104385v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-505" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/9781569904923.020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.074" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00913046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839962v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00721090v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777485v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658077v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Baraldi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119317906.ch8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609115v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01436723v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/pub/nicola-pedroni/15/702/59" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researchgate.net/profile/Nicola_Pedroni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.it/citations?user=YRRNEzAAAAAJ&amp;hl=it" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Maio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Matteo Coscia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pedroni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bersano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Mascari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2024.110791" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03137334v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasneem Bani-Mustafa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Zio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vasseur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaudouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1748006X20929111" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716961v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyi Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irmela Zentner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2018.02.024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436593v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tairan Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.08.021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Ferrario" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez-Caballero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.strusafe.2017.03.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652286v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Turati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12593" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2017.04.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pasanisi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12705" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2015.09.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330158v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.04.020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346420v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2016.06.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176349v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Fang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12396" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pasanisi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Couplet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/AJRUA6.0000848" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030439" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104733v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tai-Ran Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12305" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/87AD5C24A6BFED55F0D52E3328B26CC777DA86BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104273v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.I010265" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108169v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Ping Fang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2014.2352152" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01090253v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Kung Lo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5516/NET.03.2014.701" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2013.02.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777057v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fu Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839643v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avram" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.12.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V36N87PF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658555v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2011.08.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839645v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218488512500250" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2010.10.029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721040v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Apostolakis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721042v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721038v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R. Golea" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sansavini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609180v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2010.06.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609176v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2010.02.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609171v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721047v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787101v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudouin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787914v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentner Irmela" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716960v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270627v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270954v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104385v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b15938-505" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/9781569904923.020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238090v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01108227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784413609.074" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00838667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00839962v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00913046v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00721090v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777485v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658077v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero Baraldi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119317906.ch8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00609115v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01436723v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>