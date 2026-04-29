--- v0 (2026-03-16)
+++ v1 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicola Peter Todorov </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant à l'université de Guyane depuis 2017Chercheur associé au Centre d'histoire du XIXe siècle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intérêts de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des transferts culturels, institutionnels entre la France napoléonienne et l'Europe ainsi que l'Amérique.Histoire maritime de la période révolutionnaire et napoléonienne.Histoire environnementale de l'Amazonie</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 Responsable de mention de la licence d'hstoire de l'Université de Guyane2017-2020 Responsable d'année du niveau L1/directeur des études de la licence d'histoire de l'UG2018-2019 Référent du niveau L2 de la licence d'histoire de l'UG2019-2023 Représentant nommé de l'UG au conseil d'institut de l'INSPE de Guyane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2020 Directeur adjoint de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de géographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">depuis 2016 responsable de la commission de géographie historique du Comité national français de géographie (CNFG)de 2011 à 2016 secrétaire de la commission de géographie historique du CNFG</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam A. Mustafa, Napoleon's Paper Kingdom: The Life and Death of the Kingdom of Westphalia, 1807- 1813. London and New York: Rowman & Littlefield Publishers, 2017. xxi+341 pp. Maps, figures, notes, bibliography, and index.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H-France Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (37), https://h-france.net/vol19reviews/vol19no37todorov.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Bittner, Bärbel Holtz (Hg.), Der preußische Hof von 1786 bis 1918. Ämter, Akteure und Akteurinnen, Paderborn, München, Wien, Zürich (Ferdinand Schöningh) 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://journals.ub.uni-heidelberg.de/index.php/frrec/article/view/94364. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2023.1.94364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn van der Burg, Napoleonic Governance in the Netherlands and Northwest Germany: Conquest, Incorporation, and Integration. Basingstoke: Palgrave Macmillan, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H-France Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (111), https://h-france.net/vol22reviews/vol22no111todorov.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources de l’Europe contre les ressources du monde ? La marine de Napoléon contre la Royal Navy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuova Antologia Militare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Franchir la Manche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Géographie historique et guerres, 10, http://rgh.univ-lorraine.fr/articles/view/89/Franchir_la_Manche_les_projets_de_conquete_des_Iles_Britanniques_depuis_le_XVIIe_siecle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le redressement naval napoléonien de 1810 à 1813 et la géographie maritime de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du centre d'études d'histoire de la défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does geohistory contribute to the debate on the degree of anthropization of the Amazon rainforest?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time for geographers Le temps des géographes Le congrès du centenaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of historical data in the assessment of neotropical environments (forests, savannas, wetlands, inselbergs) in South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time for geographers Le temps des géographes Le congrès du centenaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amazonie morcelée. Matrice de l'endémisme floristique actuel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs et ressources naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université polytechnique des Hauts de France; Centre de recherche interdisciplinaire en sciences de la société CRISS, Apr 2021, Valenciennes ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An environmental Dutch disease in the rainforest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference of Historical Geographers 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warsaw; Institute of History; Polish Academy of Sciences, Jul 2018, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage comme indicateur du brassage culturel à l’époque du Premier Empire : l’exemple de l’Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Empire napoléonien – une expérience européenne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaincre la résistance administrative - le combat pour l'application de la législation française dans un Etat-satellite: le cas du royaume de Westphalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits d'Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Poitiers, France. pp.31-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01063361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Konskription als Gradmesser napoleonischer Effizienz auf dem Territorium des ehemaligen Hochstifts Osnabrück</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulrich Winzer; Susanne Tauss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frankreich in Osnabrück. Eine Region in napoleonischer Zeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waxmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-98, 2023, 978-3-8309-4767-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc GALOCHET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un siècle de géographie française et d’histoire du Comité national de 1920 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie, 2020, 978-2-9573412-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel peuple voudra retourner sous le gouvernement arbitraire prussien? Le royaume de Westphalie - un bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'administration du royaume de Westphalie. Le département de l'Elbe de 1807-1813</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires européennes, pp.515-555, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poste du royaume de Westphalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'administration du royaume de Westphalie de 1807 à 1813. Le département de l'Elbe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires européennes, pp.442-478, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00799642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le royaume de Westphalie et la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'administration du royaume de Westphalie. Le département de l'Elbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires européennes, pp.479-514, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Picardie dans le dispositif stratégique défensif et offensif de Napoléon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOULANGER, Philippe et NIVET, Philippe (sous la direction de). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> La géographie militaire de la Picardie du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encrage, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId28"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicola Peter Todorov </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant à l'université de Guyane depuis 2017Chercheur associé au Centre d'histoire du XIXe siècle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intérêts de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire des transferts culturels, institutionnels entre la France napoléonienne et l'Europe ainsi que l'Amérique.Histoire maritime de la période révolutionnaire et napoléonienne.Histoire environnementale de l'Amazonie</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2021 Responsable de mention de la licence d'hstoire de l'Université de Guyane2017-2020 Responsable d'année du niveau L1/directeur des études de la licence d'histoire de l'UG2018-2019 Référent du niveau L2 de la licence d'histoire de l'UG2019-2023 Représentant nommé de l'UG au conseil d'institut de l'INSPE de Guyane</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2020 Directeur adjoint de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de géographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">depuis 2016 responsable de la commission de géographie historique du Comité national français de géographie (CNFG)de 2011 à 2016 secrétaire de la commission de géographie historique du CNFG</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Bittner, Bärbel Holtz (Hg.), Der preußische Hof von 1786 bis 1918. Ämter, Akteure und Akteurinnen, Paderborn, München, Wien, Zürich (Ferdinand Schöningh) 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://journals.ub.uni-heidelberg.de/index.php/frrec/article/view/94364. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2023.1.94364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam A. Mustafa, Napoleon's Paper Kingdom: The Life and Death of the Kingdom of Westphalia, 1807- 1813. London and New York: Rowman & Littlefield Publishers, 2017. xxi+341 pp. Maps, figures, notes, bibliography, and index.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H-France Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (37), https://h-france.net/vol19reviews/vol19no37todorov.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn van der Burg, Napoleonic Governance in the Netherlands and Northwest Germany: Conquest, Incorporation, and Integration. Basingstoke: Palgrave Macmillan, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H-France Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (111), https://h-france.net/vol22reviews/vol22no111todorov.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources de l’Europe contre les ressources du monde ? La marine de Napoléon contre la Royal Navy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuova Antologia Militare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (7)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geohist.1275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la géographie à l'école primaire et la genèse des identités territoriales en Europe au tournant du XVIIIe au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geohist.1301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lentz, Les ministres de Napoléon. Refonder l'État, servir l'empereur, Paris (Perrin) 2016, 303 p. (Collection Tempus, 659), ISBN 978-2-262-04375-9, EUR 9,00. rezensiert von | compte rendu rédigé par</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://journals.ub.uni-heidelberg.de/index.php/frrec/article/view/48501/42248. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2018.2.48501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Franchir la Manche »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Géographie historique et guerres, 10, http://rgh.univ-lorraine.fr/articles/view/89/Franchir_la_Manche_les_projets_de_conquete_des_Iles_Britanniques_depuis_le_XVIIe_siecle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostain Stéphen, Amazonie, Les 12 travaux des civilisations précolombiennesAmazonie, Les 12 travaux des civilisations précolombiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geohist.1433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie des ressources forestières et les ambitions navales de Napoléon après Trafalgar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La géographie de l'époque napoléonienne, 5, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01390432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: la géographie historique des paysages de l'Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Todorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Géographie Historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le redressement naval napoléonien de 1810 à 1813 et la géographie maritime de l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du centre d'études d'histoire de la défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01241363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of historical data in the assessment of neotropical environments (forests, savannas, wetlands, inselbergs) in South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time for geographers Le temps des géographes Le congrès du centenaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What does geohistory contribute to the debate on the degree of anthropization of the Amazon rainforest?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time for geographers Le temps des géographes Le congrès du centenaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amazonie morcelée. Matrice de l'endémisme floristique actuel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs et ressources naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université polytechnique des Hauts de France; Centre de recherche interdisciplinaire en sciences de la société CRISS, Apr 2021, Valenciennes ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An environmental Dutch disease in the rainforest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference of Historical Geographers 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Warsaw; Institute of History; Polish Academy of Sciences, Jul 2018, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage comme indicateur du brassage culturel à l’époque du Premier Empire : l’exemple de l’Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Empire napoléonien – une expérience européenne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Rationalität der Verwaltung: französische Verwaltungsmethoden an der Elbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Das Königreich Westphalen und das Großherzogtum Berg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Münster, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01113296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaincre la résistance administrative - le combat pour l'application de la législation française dans un Etat-satellite: le cas du royaume de Westphalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflits d'Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Poitiers, France. pp.31-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01063361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grande Armée à la conquête de l'Angleterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Vendémiaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bibliothèque du XIXe siècle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Konskription als Gradmesser napoleonischer Effizienz auf dem Territorium des ehemaligen Hochstifts Osnabrück</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulrich Winzer; Susanne Tauss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frankreich in Osnabrück. Eine Region in napoleonischer Zeit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waxmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-98, 2023, 978-3-8309-4767-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Colonial Governors in the First Half of the Nineteenth Century: Miniature Emperors?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the Napoleonic Empire to the Age of Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.167-184, 2023, War, Culture and Society, 1750–1850, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15996-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Napoleon’s Client States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Broers; Philip Dwyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge History of the Napoleonic Wars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1. Politics and Diplomacy, Cambridge University Press, pp.272-292, 2022, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108334846.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc GALOCHET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un siècle de géographie française et d’histoire du Comité national de 1920 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité National Français de Géographie, 2020, 978-2-9573412-0-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poste du royaume de Westphalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'administration du royaume de Westphalie de 1807 à 1813. Le département de l'Elbe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires européennes, pp.442-478, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00799642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel peuple voudra retourner sous le gouvernement arbitraire prussien? Le royaume de Westphalie - un bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'administration du royaume de Westphalie. Le département de l'Elbe de 1807-1813</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires européennes, pp.515-555, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le royaume de Westphalie et la guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'administration du royaume de Westphalie. Le département de l'Elbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires européennes, pp.479-514, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Picardie dans le dispositif stratégique défensif et offensif de Napoléon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Peter Todorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOULANGER, Philippe et NIVET, Philippe (sous la direction de). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> La géographie militaire de la Picardie du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encrage, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId47"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Peter Todorov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320143v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.1.94364" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320147v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547169v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241363v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367300v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367308v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111738v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063361v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320078v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.waxmann.com/waxmann-buecher/?no_cache=1&amp;amp;tx_p2waxmann_pi2%5Bbuch%5D=BUC128778&amp;amp;tx_p2waxmann_pi2%5Baction%5D=show&amp;amp;tx_p2waxmann_pi2%5Bcontroller%5D=Buch&amp;amp;cHash=fdeafe6eb9429116bfb8bcf2fa65a7b2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392039v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808302v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799642v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803426v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320143v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Peter Todorov" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2023.1.94364" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320052v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320147v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366417v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Todorov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.1275" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366418v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.1301" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2018.2.48501" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547169v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366419v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.1433" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01699782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshaies" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367300v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113296v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063361v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320151v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-vendemiaire.com/catalogue/collection-bibliotheque-du-xixe/la-grande-armee-a-la-conquete-de-langleterre-nicola-todorov/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320078v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.waxmann.com/waxmann-buecher/?no_cache=1&amp;amp;tx_p2waxmann_pi2%5Bbuch%5D=BUC128778&amp;amp;tx_p2waxmann_pi2%5Baction%5D=show&amp;amp;tx_p2waxmann_pi2%5Bcontroller%5D=Buch&amp;amp;cHash=fdeafe6eb9429116bfb8bcf2fa65a7b2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320071v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15996-1_9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320060v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108334846.015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392039v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00799642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242030v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>