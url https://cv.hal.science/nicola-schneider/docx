--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1577,303 +1577,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female incarnation lineages: some remarks on their Features and Functions in Tibet</w:t>
+                <w:t xml:space="preserve">Une séance de guérison chez une khandroma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Bhakti to Bon: Festschrift for Per Kvaerne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.463-479, 2015</w:t>
+              <w:t xml:space="preserve">An Anthology of Tibetan and Himalayan Healing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.611-621, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210260v1</w:t>
+                <w:t xml:space="preserve">hal-03210271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une séance de guérison chez une khandroma</w:t>
+                <w:t xml:space="preserve">Female incarnation lineages: some remarks on their Features and Functions in Tibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">An Anthology of Tibetan and Himalayan Healing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.611-621, 2015</w:t>
+              <w:t xml:space="preserve">From Bhakti to Bon: Festschrift for Per Kvaerne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.463-479, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210271v1</w:t>
+                <w:t xml:space="preserve">hal-03210260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONFLIT DE CÉLIBAT : LES MALADIES DE FEMMES (MO NAD) ET LES NONNES TIBÉTAINES</w:t>
+                <w:t xml:space="preserve">THE ORDINATION OF DGE SLONG MA: A CHALLENGE TO RITUAL PRESCRIPTIONS?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">This World and the Next: Contributions on Tibetan Religion, Science and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.203-231, 2012</w:t>
+              <w:t xml:space="preserve">Revisiting Rituals in a Changing Tibetan World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210312v1</w:t>
+                <w:t xml:space="preserve">hal-03210269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE ORDINATION OF DGE SLONG MA: A CHALLENGE TO RITUAL PRESCRIPTIONS?</w:t>
+                <w:t xml:space="preserve">CONFLIT DE CÉLIBAT : LES MALADIES DE FEMMES (MO NAD) ET LES NONNES TIBÉTAINES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revisiting Rituals in a Changing Tibetan World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">This World and the Next: Contributions on Tibetan Religion, Science and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-231, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210269v1</w:t>
+                <w:t xml:space="preserve">hal-03210312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monachisme comme alternative au mariage Le cas des nonnes tibétaines d’une région nomade du Kham</w:t>
               </w:r>
@@ -2479,51 +2479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schneider" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210044v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.10531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210049v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.10507" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillan G. Tan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2736" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210266v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210224v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.24601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210229v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.1943" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210232v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.483" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sihl&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Schrempf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210245v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210234v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3542" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Myatt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalsang Norbu Gurung" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Travers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210260v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210312v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210269v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210270v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03449056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bodolec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Capdeville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Chicharro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Herrou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schneider" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210044v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.10531" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210049v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ateliers.10507" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillan G. Tan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.2736" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210091v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210266v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210224v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.24601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210229v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.1943" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210232v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emscat.483" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sihl&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Schrempf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210245v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210234v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.3542" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00688854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Myatt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalsang Norbu Gurung" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Travers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210271v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210260v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210312v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210314v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210267v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210270v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210257v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03449056v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bodolec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Capdeville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Chicharro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Herrou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>