--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -4100,51 +4100,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8E41DBF"/>
+    <w:nsid w:val="905A2834"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>