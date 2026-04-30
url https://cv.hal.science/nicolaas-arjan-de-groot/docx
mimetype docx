--- v1 (2026-04-30)
+++ v2 (2026-04-30)
@@ -558,369 +558,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence of SOS-Dependent and SOS-Independent Regulation of DNA Repair Genes in Radiation-Resistant Deinococcus Bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atypical Bacilliredoxin AbxC Plays a Role in Responding to Oxidative Stress in Radiation-Resistant Bacterium Deinococcus radiodurans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soyoung Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Hyun Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min-Kyu Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan de Groot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10040924⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox10071148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371294v1</w:t>
+                <w:t xml:space="preserve">hal-03371303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox signaling through zinc activates the radiation response in Deinococcus bacteria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coexistence of SOS-Dependent and SOS-Independent Regulation of DNA Repair Genes in Radiation-Resistant Deinococcus Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan de Groot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-84026-x⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10040924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371183v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical Bacilliredoxin AbxC Plays a Role in Responding to Oxidative Stress in Radiation-Resistant Bacterium Deinococcus radiodurans</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redox signaling through zinc activates the radiation response in Deinococcus bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min-Kyu Kim</w:t>
+                <w:t xml:space="preserve">Romaric Magerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan de Groot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (7), pp.1148. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox10071148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-84026-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371303v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of the transcriptional repressor DdrO: insight into the metalloprotease/repressor-controlled radiation response in Deinococcus</w:t>
               </w:r>
@@ -932,51 +932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina I. Siponen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Magerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eugenie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1053,51 +1053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation and diversity of radiation and oxidative stress resistance mechanisms in Deinococcus species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sangyong Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jong-Hyun Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1938,350 +1938,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major soluble proteome changes in Deinococcus deserti over the earliest stages following gamma-ray irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative proteomics reveals key proteins recruited at the nucleoid of Deinococcus after irradiation-induced DNA damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bouthier de La Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dedieu</w:t>
+                <w:t xml:space="preserve">Fanny Marie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Sahinovic</w:t>
+                <w:t xml:space="preserve">Magali Toueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Boris Mirabella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Guerin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fochesato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteome Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11 (1), pp.3. </w:t>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (23-24), pp.3457-3469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1477-5956-11-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201300249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011060v1</w:t>
+                <w:t xml:space="preserve">hal-02014014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative proteomics reveals key proteins recruited at the nucleoid of Deinococcus after irradiation-induced DNA damage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Major soluble proteome changes in Deinococcus deserti over the earliest stages following gamma-ray irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Toueille</w:t>
+                <w:t xml:space="preserve">Alain Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Mirabella</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Elodie Sahinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fochesato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pmic.201300249⟩</w:t>
+              <w:t xml:space="preserve">Proteome Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1477-5956-11-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02014014v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative proteomic approach to better define Deinococcus nucleoid specificities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mirabella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2498,1142 +2498,1142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the ligand-binding domain of the retinoid X receptor from the ascidian polyandrocarpa misakiensis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alliance of proteomics and genomics to unravel the specificities of Sahara bacterium Deinococcus deserti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan de Groot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Borel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arjan de Groot</w:t>
+                <w:t xml:space="preserve">R. Dulermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Juillan-Binard</w:t>
+                <w:t xml:space="preserve">P. Ortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve de Rosny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laudet</w:t>
+                <w:t xml:space="preserve">P. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prot.22294⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (3), pp.e1000434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668281v1</w:t>
+                <w:t xml:space="preserve">hal-00459812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the IrrE protein, a central regulator of DNA damage repair in deinococcaceae.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structure of the ligand-binding domain of the retinoid X receptor from the ascidian polyandrocarpa misakiensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan de Groot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Juillan-Binard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreja Vujicić-Zagar</w:t>
+                <w:t xml:space="preserve">Eve de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Dulermo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascale Servant</w:t>
+                <w:t xml:space="preserve">Vincent Laudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.12.062⟩</w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (2), pp.538-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.22294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00532606v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutagenic lesion bypass and two functionally different RecA proteins in Deinococcus deserti</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crystal structure of the IrrE protein, a central regulator of DNA damage repair in deinococcaceae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreja Vujicić-Zagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dulermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalen Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06861.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 386 (3), pp.704-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.12.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011012v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00532606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliance of proteomics and genomics to unravel the specificities of Sahara bacterium Deinococcus deserti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutagenic lesion bypass and two functionally different RecA proteins in Deinococcus deserti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dulermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fochesato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan de Groot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5 (3), pp.e1000434. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (1), pp.194-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06861.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459812v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHR51, the Drosophila melanogaster Homologue of the Human Photoreceptor Cell-Specific Nuclear Receptor, Is a Thiolate Heme-Binding Protein</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex oligomeric structure of a truncated form of DdrA: A protein required for the extreme radiotolerance of Deinococcus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Suarez</w:t>
+                <w:t xml:space="preserve">Irina Gutsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreja Vujicić-Zagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi801691b⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1784 (7-8), pp.1050-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2008.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199432v1</w:t>
+                <w:t xml:space="preserve">hal-00297143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex oligomeric structure of a truncated form of DdrA: A protein required for the extreme radiotolerance of Deinococcus.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DHR51, the Drosophila melanogaster Homologue of the Human Photoreceptor Cell-Specific Nuclear Receptor, Is a Thiolate Heme-Binding Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreja Vujicić-Zagar</w:t>
+                <w:t xml:space="preserve">Eve de Rosny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan de Groot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Juillan-Binard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Siebert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vannier</w:t>
+                <w:t xml:space="preserve">Cristian Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1784 (7-8), pp.1050-8. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (50), pp.13252-13260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2008.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bi801691b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297143v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deinococcus deserti sp. nov., a gamma-radiation-tolerant bacterium isolated from the Sahara Desert</w:t>
+                <w:t xml:space="preserve">Crystal structure of a novel tetrameric complex of agonist-bound ligand-binding domain of Biomphalaria glabrata retinoid X receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve de Rosny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Juillan-Binard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Chapon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marion Fischer-Le Saux</w:t>
+                <w:t xml:space="preserve">Jean-Luc Ferrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.63717-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 354 (4), pp.841-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2005.09.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560916v1</w:t>
+                <w:t xml:space="preserve">hal-02677734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of a novel tetrameric complex of agonist-bound ligand-binding domain of Biomphalaria glabrata retinoid X receptor</w:t>
+                <w:t xml:space="preserve">Deinococcus deserti sp. nov., a gamma-radiation-tolerant bacterium isolated from the Sahara Desert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Juillan-Binard</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Ferrer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laudet</w:t>
+                <w:t xml:space="preserve">Richard Christen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fischer-Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2005.09.090⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 55 (6), pp.2441-2446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.63717-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02677734v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4100,51 +4100,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="905A2834"/>
+    <w:nsid w:val="9DFD75B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4331,51 +4331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolaas-arjan-de-groot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2202-5279" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151919712" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAY-1600-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Carassus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2025.141063" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2023-0074" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617589v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Del Rey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030561" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10040924" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Magerand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84026-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyoung Jeong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hyun Jung" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Kyu Kim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071148" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02315882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina I. Siponen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eugenie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Martin-Arevalillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz883" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangyong Lim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuy037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01713005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pignol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.477" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brutesco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Preveral" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Escoffier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie C. T. Descamps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Prudent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6952-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouthier de La Tour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulermo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ludanyi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Devigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000186" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Un" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tabares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5mt00009b" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brandelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12774" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fernandez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dedieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sahinovic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-5956-11-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marie Passot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toueille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mirabella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201300249" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFP4DH1C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boisnard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.03.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT0C75BM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M900359-MCP200" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668281v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Borel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Juillan-Binard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve de Rosny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22294" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPGM9SKF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Vujici&#263;-Zagar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dulermo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalen Le Gorrec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vannier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Servant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.12.062" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZHD9Z1Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011012v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06861.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459812v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dulermo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000434" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199432v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Suarez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801691b" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZSJK8MCJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2008.03.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNBNHFTD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560916v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63717-0" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677734v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ferrer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.09.090" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10B9FWKD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223343v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28849-4.00084-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040518v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Luca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48327-6_4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011043v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-211-99691-1_4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolaas-arjan-de-groot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2202-5279" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151919712" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAY-1600-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Carassus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2025.141063" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2023-0074" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617589v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Del Rey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030561" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371303v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyoung Jeong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hyun Jung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Kyu Kim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071148" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10040924" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Magerand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84026-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02315882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina I. Siponen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eugenie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Martin-Arevalillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz883" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangyong Lim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuy037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01713005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pignol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.477" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brutesco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Preveral" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Escoffier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie C. T. Descamps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Prudent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6952-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouthier de La Tour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulermo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ludanyi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Devigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000186" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Un" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tabares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5mt00009b" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brandelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12774" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fernandez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014014v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marie Passot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toueille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mirabella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201300249" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFP4DH1C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dedieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sahinovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-5956-11-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boisnard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.03.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT0C75BM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M900359-MCP200" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459812v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dulermo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000434" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668281v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Borel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Juillan-Binard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve de Rosny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22294" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPGM9SKF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532606v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Vujici&#263;-Zagar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dulermo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalen Le Gorrec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vannier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Servant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.12.062" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZHD9Z1Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011012v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06861.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297143v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2008.03.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNBNHFTD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199432v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Suarez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801691b" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZSJK8MCJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677734v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ferrer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.09.090" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10B9FWKD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560916v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63717-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223343v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28849-4.00084-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040518v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Luca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48327-6_4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011043v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-211-99691-1_4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>