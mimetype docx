--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -558,369 +558,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical Bacilliredoxin AbxC Plays a Role in Responding to Oxidative Stress in Radiation-Resistant Bacterium Deinococcus radiodurans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Min-Kyu Kim</w:t>
+                <w:t xml:space="preserve">Coexistence of SOS-Dependent and SOS-Independent Regulation of DNA Repair Genes in Radiation-Resistant Deinococcus Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan de Groot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox10071148⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10040924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371303v1</w:t>
+                <w:t xml:space="preserve">hal-03371294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence of SOS-Dependent and SOS-Independent Regulation of DNA Repair Genes in Radiation-Resistant Deinococcus Bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redox signaling through zinc activates the radiation response in Deinococcus bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Magerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan de Groot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10040924⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-84026-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371294v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox signaling through zinc activates the radiation response in Deinococcus bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atypical Bacilliredoxin AbxC Plays a Role in Responding to Oxidative Stress in Radiation-Resistant Bacterium Deinococcus radiodurans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soyoung Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Hyun Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Magerand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Rey</w:t>
+                <w:t xml:space="preserve">Min-Kyu Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (7), pp.1148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-84026-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox10071148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371183v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of the transcriptional repressor DdrO: insight into the metalloprotease/repressor-controlled radiation response in Deinococcus</w:t>
               </w:r>
@@ -932,51 +932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina I. Siponen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Magerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eugenie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1053,51 +1053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation and diversity of radiation and oxidative stress resistance mechanisms in Deinococcus species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sangyong Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jong-Hyun Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1151,295 +1151,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01950873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation and diversity of the IrrE/DdrO-controlled radiation response in radiation-resistant Deinococcus bacteria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial host and reporter gene optimization for genetically encoded whole cell biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guérin</w:t>
+                <w:t xml:space="preserve">Catherine Brutesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Roche</w:t>
+                <w:t xml:space="preserve">Sandra Preveral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
+                <w:t xml:space="preserve">Camille Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pignol</w:t>
+                <w:t xml:space="preserve">Elodie C. T. Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mbo3.477⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (1), pp.52--65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-6952-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713005v1</w:t>
+                <w:t xml:space="preserve">hal-01640038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial host and reporter gene optimization for genetically encoded whole cell biosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brutesco</w:t>
+                <w:t xml:space="preserve">Conservation and diversity of the IrrE/DdrO-controlled radiation response in radiation-resistant Deinococcus bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Preveral</w:t>
+                <w:t xml:space="preserve">Philippe Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Escoffier</w:t>
+                <w:t xml:space="preserve">David Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie C. T. Descamps</w:t>
+                <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Prudent</w:t>
+                <w:t xml:space="preserve">David Pignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (1), pp.52--65. </w:t>
+              <w:t xml:space="preserve">MicrobiologyOpen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (4), pp.477 - 477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-6952-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mbo3.477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01640038v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The abundant and essential HU proteins in Deinococcus deserti and Deinococcus radiodurans are translated from leaderless mRNA.</w:t>
               </w:r>
@@ -1823,90 +1823,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA sequencing and proteogenomics reveal the importance of leaderless mRNAs in the radiation-tolerant bacterium $Deinococcus\ deserti$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Ludanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (4), pp.932-948. </w:t>
@@ -1938,363 +1938,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative proteomics reveals key proteins recruited at the nucleoid of Deinococcus after irradiation-induced DNA damage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Major soluble proteome changes in Deinococcus deserti over the earliest stages following gamma-ray irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Marie Passot</w:t>
+                <w:t xml:space="preserve">Alain Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Toueille</w:t>
+                <w:t xml:space="preserve">Elodie Sahinovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Mirabella</w:t>
+                <w:t xml:space="preserve">Philippe Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guerin</w:t>
+                <w:t xml:space="preserve">Sylvain Fochesato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (23-24), pp.3457-3469. </w:t>
+              <w:t xml:space="preserve">Proteome Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pmic.201300249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1477-5956-11-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014014v1</w:t>
+                <w:t xml:space="preserve">hal-02011060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major soluble proteome changes in Deinococcus deserti over the earliest stages following gamma-ray irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative proteomics reveals key proteins recruited at the nucleoid of Deinococcus after irradiation-induced DNA damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bouthier de La Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Marie Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dedieu</w:t>
+                <w:t xml:space="preserve">Magali Toueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Sahinovic</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Boris Mirabella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guerin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fochesato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteome Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (23-24), pp.3457-3469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pmic.201300249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1477-5956-11-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02011060v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative proteomic approach to better define Deinococcus nucleoid specificities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Toueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mirabella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bouthier de La Tour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2422,51 +2422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9, pp.415-426. </w:t>
@@ -2498,944 +2498,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alliance of proteomics and genomics to unravel the specificities of Sahara bacterium Deinococcus deserti</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal structure of the IrrE protein, a central regulator of DNA damage repair in deinococcaceae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dulermo</w:t>
+                <w:t xml:space="preserve">Andreja Vujicić-Zagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ortet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Blanchard</w:t>
+                <w:t xml:space="preserve">Remi Dulermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Guérin</w:t>
+                <w:t xml:space="preserve">Madalen Le Gorrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000434⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 386 (3), pp.704-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.12.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459812v1</w:t>
+                <w:t xml:space="preserve">hal-00532606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of the ligand-binding domain of the retinoid X receptor from the ascidian polyandrocarpa misakiensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Juillan-Binard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 74 (2), pp.538-542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/prot.22294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of the IrrE protein, a central regulator of DNA damage repair in deinococcaceae.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mutagenic lesion bypass and two functionally different RecA proteins in Deinococcus deserti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dulermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fochesato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan de Groot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.12.062⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (1), pp.194-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06861.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00532606v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutagenic lesion bypass and two functionally different RecA proteins in Deinococcus deserti</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fochesato</w:t>
+                <w:t xml:space="preserve">Alliance of proteomics and genomics to unravel the specificities of Sahara bacterium Deinococcus deserti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan de Groot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dulermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 74 (1), pp.194-208. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (3), pp.e1000434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2009.06861.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1000434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011012v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex oligomeric structure of a truncated form of DdrA: A protein required for the extreme radiotolerance of Deinococcus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DHR51, the Drosophila melanogaster Homologue of the Human Photoreceptor Cell-Specific Nuclear Receptor, Is a Thiolate Heme-Binding Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve de Rosny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjan de Groot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Juillan-Binard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Gutsche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vannier</w:t>
+                <w:t xml:space="preserve">Cristian Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (50), pp.13252-13260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi801691b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2008.03.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00297143v1</w:t>
+                <w:t xml:space="preserve">hal-01199432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHR51, the Drosophila melanogaster Homologue of the Human Photoreceptor Cell-Specific Nuclear Receptor, Is a Thiolate Heme-Binding Protein</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Borel</w:t>
+                <w:t xml:space="preserve">Complex oligomeric structure of a truncated form of DdrA: A protein required for the extreme radiotolerance of Deinococcus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gutsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreja Vujicić-Zagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Suarez</w:t>
+                <w:t xml:space="preserve">Xavier Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 (50), pp.13252-13260. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1784 (7-8), pp.1050-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi801691b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2008.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199432v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of a novel tetrameric complex of agonist-bound ligand-binding domain of Biomphalaria glabrata retinoid X receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Juillan-Binard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 354 (4), pp.841-853. </w:t>
@@ -3511,51 +3511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Servant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Christen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4100,51 +4100,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DFD75B2"/>
+    <w:nsid w:val="8820439B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4331,51 +4331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolaas-arjan-de-groot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2202-5279" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151919712" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAY-1600-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Carassus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2025.141063" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2023-0074" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617589v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Del Rey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030561" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371303v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyoung Jeong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hyun Jung" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Kyu Kim" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071148" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10040924" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Magerand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84026-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02315882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina I. Siponen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eugenie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Martin-Arevalillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz883" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangyong Lim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuy037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01713005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pignol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.477" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640038v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brutesco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Preveral" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Escoffier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie C. T. Descamps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Prudent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6952-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouthier de La Tour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulermo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ludanyi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Devigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000186" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Un" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tabares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5mt00009b" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brandelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12774" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fernandez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014014v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marie Passot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toueille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mirabella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201300249" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFP4DH1C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dedieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sahinovic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-5956-11-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boisnard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.03.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT0C75BM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M900359-MCP200" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459812v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dulermo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000434" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668281v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Borel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Juillan-Binard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve de Rosny" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22294" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPGM9SKF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532606v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Vujici&#263;-Zagar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dulermo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalen Le Gorrec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vannier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Servant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.12.062" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZHD9Z1Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011012v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06861.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297143v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2008.03.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNBNHFTD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199432v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Suarez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801691b" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZSJK8MCJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677734v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ferrer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.09.090" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10B9FWKD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560916v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63717-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223343v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28849-4.00084-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040518v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Luca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48327-6_4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011043v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-211-99691-1_4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolaas-arjan-de-groot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2202-5279" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151919712" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAY-1600-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouhier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Carassus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Groot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanchard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2025.141063" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2023-0074" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617589v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jean Del Rey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11030561" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10040924" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Magerand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84026-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyoung Jeong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Hyun Jung" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Kyu Kim" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10071148" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02315882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina I. Siponen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eugenie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Martin-Arevalillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz883" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950873v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangyong Lim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuy037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brutesco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Preveral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Escoffier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie C. T. Descamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Prudent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6952-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01713005v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pignol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.477" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437835v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouthier de La Tour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulermo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Ludanyi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Devigne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000186" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bruch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Un" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tabares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5mt00009b" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brandelet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bellanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12774" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fernandez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu069" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dedieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sahinovic" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-5956-11-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marie Passot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toueille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mirabella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201300249" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BFP4DH1C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757315v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Boisnard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.03.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT0C75BM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581589v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Baudet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ortet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gaillard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M900359-MCP200" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532606v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreja Vujici&#263;-Zagar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dulermo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalen Le Gorrec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vannier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Servant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.12.062" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZHD9Z1Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Borel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Juillan-Binard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve de Rosny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laudet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22294" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPGM9SKF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011012v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2009.06861.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459812v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dulermo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1000434" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199432v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Suarez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801691b" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZSJK8MCJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297143v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Siebert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2008.03.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNBNHFTD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677734v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ferrer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.09.090" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-10B9FWKD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01560916v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chapon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Christen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fischer-Le Saux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63717-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223343v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-28849-4.00084-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040518v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Luca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gommeaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48327-6_4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011043v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-211-99691-1_4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>