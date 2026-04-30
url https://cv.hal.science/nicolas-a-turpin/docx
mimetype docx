--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -1508,256 +1508,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor impairment in post-stroke individuals may be related to a reduced ability of the corticospinal system to shift stretch-reflex thresholds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniele Piscitelli</w:t>
+                <w:t xml:space="preserve">Performance of dual-tasking between arm movement and postural adjustments in subjects with stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosuke Tomita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Picitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mindy Levin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Congress on Neurorehabilitation and Neural Repair.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Denver, United States</w:t>
+              <w:t xml:space="preserve">World Congress of the International Society of Posture and Gait Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Edimburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530055v1</w:t>
+                <w:t xml:space="preserve">hal-04530058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of dual-tasking between arm movement and postural adjustments in subjects with stroke</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yosuke Tomita</w:t>
+                <w:t xml:space="preserve">Motor impairment in post-stroke individuals may be related to a reduced ability of the corticospinal system to shift stretch-reflex thresholds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Piscitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Picitelli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Anatol Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mindy Levin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of the International Society of Posture and Gait Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Edimburg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Third International Congress on Neurorehabilitation and Neural Repair.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530058v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INCREASING POWER OUTPUT AND MOVEMENT OPTIMIZATION IN CYCLING: INSIGHTS FROM A FULLY INSTRUMENTED ERGOMETER</w:t>
               </w:r>
@@ -2691,122 +2691,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering the endogenous potential development of European regions: a spatial panel data analysis of the cohesion policy on regional convergence over the period 1980-2005</w:t>
+                <w:t xml:space="preserve">Fostering the endogenous potential development of European regions: a panel data analysis of the cohesion policy on regional convergence over the period 1980-2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bouayad-Agha</w:t>
+                <w:t xml:space="preserve">S. Bouayad Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies Association International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Pecs, Hungary. pp.28</w:t>
+              <w:t xml:space="preserve">9th International Workshop of Spatial Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595385v1</w:t>
+                <w:t xml:space="preserve">hal-02595386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocation des fonds structurels et interactions stratégiques: Existe-t-il une concurrence indirecte entre régions dans la demande d'aide au développement ?</w:t>
               </w:r>
@@ -2950,151 +2950,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRIMA, scaling up of case studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fostering the endogenous potential development of European regions: a spatial panel data analysis of the cohesion policy on regional convergence over the period 1980-2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouayad-Agha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Raley</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRUST/RUFUS Workshop Diversities of rural areas in Europe and beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Hannovre, Germany</w:t>
+              <w:t xml:space="preserve">Regional Studies Association International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Pecs, Hungary. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595392v1</w:t>
+                <w:t xml:space="preserve">hal-02595385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élevage équin, un atout pour la durabilité des territoires ruraux : cas de la région Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3123,152 +3110,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Association de Science Régionale de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Aoste, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering the endogenous potential development of European regions: a panel data analysis of the cohesion policy on regional convergence over the period 1980-2005</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PRIMA, scaling up of case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hautdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bouayad Agha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Vedrine</w:t>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop of Spatial Econometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Orleans, France</w:t>
+              <w:t xml:space="preserve">TRUST/RUFUS Workshop Diversities of rural areas in Europe and beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Hannovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595386v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment of policy impacts in agriculture</w:t>
               </w:r>
@@ -3623,299 +3623,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards indicators of multi-functionality: assessing jointness between commodity and non-commodity outputs</w:t>
+                <w:t xml:space="preserve">Can regional policies mitigate the environmental effects of price raise ? A typical application of SEAMLESS framework at meso level in Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Garrod</w:t>
+                <w:t xml:space="preserve">J.P. Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Brouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgSAP Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.114-115</w:t>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.466-467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591919v1</w:t>
+                <w:t xml:space="preserve">hal-02591990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can regional policies mitigate the environmental effects of price raise ? A typical application of SEAMLESS framework at meso level in Auvergne</w:t>
+                <w:t xml:space="preserve">Towards indicators of multi-functionality: assessing jointness between commodity and non-commodity outputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stapleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Bousset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+                <w:t xml:space="preserve">G. Garrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Josien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Perret</w:t>
+                <w:t xml:space="preserve">F. Brouwer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AgSAP Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.466-467</w:t>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.114-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591990v1</w:t>
+                <w:t xml:space="preserve">hal-02591919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do the agri-environmental policies alter sustainability of rural landscapes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3923,51 +3923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chabab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Landscape Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Vienna, Austria</w:t>
@@ -3990,277 +3990,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex scaling issues in integrated assessment modelling: approaches used and their integration into SEAMLESS-IF</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment of policy impacts in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- van Ittersum M.K.</w:t>
+                <w:t xml:space="preserve">F. Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Van Ittersum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bezlepkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Bezlepkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgSAP Conference 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.56-57</w:t>
+              <w:t xml:space="preserve">Conference on Integrated Assessment on Agriculture and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.130-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591915v1</w:t>
+                <w:t xml:space="preserve">hal-02192752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment of policy impacts in agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Ewert</w:t>
+                <w:t xml:space="preserve">Complex scaling issues in integrated assessment modelling: approaches used and their integration into SEAMLESS-IF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ewert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Van Ittersum</w:t>
+                <w:t xml:space="preserve">- van Ittersum M.K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bezlepkina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Integrated Assessment on Agriculture and Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.130-131</w:t>
+              <w:t xml:space="preserve">AgSAP Conference 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands. pp.56-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192752v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to manage models outputs aggregation for indicator quantification within SEAMLESS integrated framework</w:t>
               </w:r>
@@ -4371,51 +4371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique structurelle et convergence des régions européennes : 1980-2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouayad Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4932,51 +4932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stapleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Garrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5733,351 +5733,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des stratégies différenciées de conseil aux agriculteurs pour améliorer la qualité de l`eau sur le bassin versant du Don</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mitigating non-point source pollution from dairy farms : economic evaluation on the Don watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rotillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bégué</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Vannes, 20-22 avril 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.1</w:t>
+              <w:t xml:space="preserve">12. Nitrogen workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Okehampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582962v1</w:t>
+                <w:t xml:space="preserve">hal-02760089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating non-point source pollution from dairy farms : economic evaluation on the Don watershed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bassin du Coisbrac, un micro-bassin de démonstration et d'expérimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Nitrogen workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Okehampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Vannes, 20-22 avril 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760089v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des stratégies différenciées de conseil aux agriculteurs pour améliorer la qualité de l`eau sur le bassin versant du Don</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bégué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Turpin</w:t>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bioteau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, 20-22 avril 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.311-312</w:t>
@@ -6100,221 +6104,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassin du Coisbrac, un micro-bassin de démonstration et d'expérimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des stratégies différenciées de conseil aux agriculteurs pour améliorer la qualité de l`eau sur le bassin versant du Don</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bégué</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs et savoir-faire sur les bassins versants. Pollution de l'eau et dynamique de restauration de sa qualité en milieu rural, Vannes, 20-22 avril 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582968v1</w:t>
+                <w:t xml:space="preserve">hal-02582962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-bassin de démonstration du Coisbrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6684,51 +6684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rotillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6779,51 +6779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retours d`expérience sur la constitution d`un projet de recherche - action sur les pollutions agricoles en région Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7016,51 +7016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décisions des agriculteurs face à une politique d'incitation agri-environnementale : apports d'une démarche d'ingénierie des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7256,191 +7256,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment method for an environmental diagnosis of farms</w:t>
+                <w:t xml:space="preserve">Analyse économique de travaux réalisés pour maîtriser les pollutions dans les élevages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jaubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zanieczyszczenia rolnicze a przyszlosc ekonomiczna gospodarstw Problemy i rozwiaznaia, Warszawa, POL, 20 luty 1996</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, Poland. pp.18-21</w:t>
+              <w:t xml:space="preserve">SIA la maîtrise des pollutions en élevage, Paris SIMA, 29 février 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02578422v1</w:t>
+                <w:t xml:space="preserve">hal-02575447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse économique de travaux réalisés pour maîtriser les pollutions dans les élevages</w:t>
+                <w:t xml:space="preserve">An assessment method for an environmental diagnosis of farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Jaubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIA la maîtrise des pollutions en élevage, Paris SIMA, 29 février 1996</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, France. pp.6</w:t>
+              <w:t xml:space="preserve">Zanieczyszczenia rolnicze a przyszlosc ekonomiczna gospodarstw Problemy i rozwiaznaia, Warszawa, POL, 20 luty 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Poland. pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02575447v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques agricoles et respect de l'environnement : quelles conséquences pour les exploitations agricoles et la qualité de l'eau sur un bassin versant du Finistère ?</w:t>
               </w:r>
@@ -7640,439 +7640,8295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques agricoles et respect de l'environnement : quelle insertion dans l'exploitation ?</w:t>
+                <w:t xml:space="preserve">Flux de nutriments de bassins versants vers la rade de Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Jannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maîtrise et prévention des pollutions dues aux élevages, Paris INTERSIMA, 16 février 1994</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, France. pp.115-132</w:t>
+              <w:t xml:space="preserve">Relations continent - zones cotières, La Rochelle, 13-14-15 septembre 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582115v1</w:t>
+                <w:t xml:space="preserve">hal-02575450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux de nutriments de bassins versants vers la rade de Brest</w:t>
+                <w:t xml:space="preserve">Pratiques agricoles et respect de l'environnement : quelle insertion dans l'exploitation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations continent - zones cotières, La Rochelle, 13-14-15 septembre 1994</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, France. pp.10</w:t>
+              <w:t xml:space="preserve">Maîtrise et prévention des pollutions dues aux élevages, Paris INTERSIMA, 16 février 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, France. pp.115-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02575450v1</w:t>
+                <w:t xml:space="preserve">hal-02582115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of aging on the control of the whole-body angular momentum during volitional stepping: An UCM-based analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Gerontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 178, pp.112217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exger.2023.112217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of postural instability on the coordination between posture and arm reaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosuke Tomita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoki Iizuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89, pp.103088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2023.103088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanisms underlying altered neuromuscular function in people with DPN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123 (7), pp.1433-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-023-05150-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walking paths during collaborative carriages do not follow the simple rules observed in the locomotion of single walking subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maroger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.15585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-19853-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biomechanical effects of the addition of a precision constraint on a collective load carriage task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (8), pp.220636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.220636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Center of Mass behavior during forward and backward walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering: Imaging &amp; Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (Sup1), pp.281-283</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segmental contribution to whole-body angular momentum during stepping in healthy young and old adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Lesport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.19969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-99519-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to improve the muscle synergy analysis methodology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Uriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Dalleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-021-04604-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A biomechanical study of load carriage by two paired subjects in response to increased load mass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fumery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fourcassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83760-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Load sharing during team lifting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46ème Congrès Société Biomécanique, 24 (sup1), pp.S174-S176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2021.1978758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of body weight support and guidance force settings on muscle synergy during Lokomat walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Cherni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Hajizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dal Maso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-021-04762-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of vertical and forward jumping skills in typically developing children in the context of referent control of motor actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Chan‐viquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fariba Hasanbarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Anaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Developmental Psychobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (6), pp.711-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dev.21949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cycling Biomechanics and Its Relationship to Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.4112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app10124112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoulder muscle activation strategies differ when lifting or lowering a load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Begon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120 (11), pp.2417-2429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-020-04464-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The importance of sleep and physical activity on well-being during COVID-19 lockdown: reunion island as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Chouchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Augustini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Caderby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2020.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stability of reaching during standing in stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosuke Tomita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Piscitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindy Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123 (5), pp.1756-1765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00729.2019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deficits in corticospinal control of stretch reflex thresholds in stroke: Implications for motor impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Piscitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mindy Levin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131 (9), pp.2067-2078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2020.05.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Referent control of the orientation of posture and movement in the gravitational field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditi Mullick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szu-Chen Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Subramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatol Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 236 (2), pp.381 - 398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-017-5133-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spontaneous change from seated to standing cycling position with increasing power is associated with a minimization of cost functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Villeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (8), pp.907 - 913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2017.1346272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can muscle coordination explain the advantage of using the standing position during intense cycling?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (6), pp.611 - 616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2016.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An assessment of policies affecting sustainable soil management in Europe and selected member states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. ten Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Vanderlinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (66), pp.241-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modification of the spontaneous seat-to-stand transition in cycling with bodyweight and cadence variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony A Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.61-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2017.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapter les pratiques agricoles aux différentes conditions pédoclimatiques : un outil pour agriculteurs et conseillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. ten Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. D Hose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. van Evert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hors Série 30, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.HS.08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoires et exploitations équines en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 356, pp.85-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.5070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upper limb and trunk muscle activity patterns during seated and standing cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2016.1179777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A reduction of the saddle vertical force triggers the sit–stand transition in cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Villeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (12), pp.2998-3003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protéger les sols et lutter contre le changement climatique : comment mesurer les disparités de stratégies locales?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cantelaube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guiffant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (2), 25 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.16459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Position and Power Output on Upper Limb Kinetics in Cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Villeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (2), pp.140 - 149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/jab.2014-0295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selective muscle contraction during plantarflexion is incompatible with maximal voluntary torque assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Villeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Watier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (8), pp.1667-1677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-014-2900-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do policy options modify landscape amenities? An assessment approach based on public expressed preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pinto-Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- [.]picchi Paolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2013.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engaging stakeholders through participatory modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Aznar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bacqueiro Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the ICE - Engineering Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 166 (ES2), pp.75-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/ensu.12.00030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au delà de la moyenne : la politique de cohésion modifie t-elle la distribution de la croissance en Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouayad Agha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vedrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smoothing of electromyographic signals can influence the number of extracted muscle synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 123 (9), pp.1895-1896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2012.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cheval et le paturage des prairies dans les exploitations agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 81, pp.29-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No evidence of expertise-related changes in muscle synergies during rowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (6), pp.1030-1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2011.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of power output on muscle coordination during rowing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 111 (12), pp.3017-3029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-011-1928-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consistency of muscle synergies during pedaling across different mechanical constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.91 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.01096.2010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatigue-related adaptations in muscle coordination during a cyclic exercise in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 214 (19), pp.3305-3314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.057133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation des prairies dans des élevages de chevaux de sport en Basse-Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Célié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Deminguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Pavie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 207, pp.231-240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is interindividual variability of EMG patterns in trained cyclists related to different muscle synergies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108, pp.1727 - 1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01305.2009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the contribution of modelling to multifunctional agriculture: Learning from comparisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C.J. Groot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.H.A. Rossing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jellema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (2), p. S147 - p. S160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2008.11.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Van Ittersum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bezlepkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (5), pp.546-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2009.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A goal oriented indicator framework to support integrated assessment of new policies for agri-environmental systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Alkan Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Stapleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ewert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Knapen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (5), pp.562-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2009.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaping the landscape: agricultural policies and local biodiversity schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thenail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (2), p. 273 - p. 283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2008.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Threshold effect and coordination of agri-environmental efforts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (5), p. 613 - p. 630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09640560902958164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial: Landscape in the dynamics of local economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landscape Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (3), pp.259-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coût-efficacité de pratiques respectueuses de l'environnement : une modélisation couplée pour représenter les conséquences, sur un territoire, de l'adoption de pratiques visant à limiter les pollutions par l'azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Oehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51, p. 3 - p. 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00601925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programmes agri-environnementaux en présence d'effets de seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Latouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 82/83, pp.6-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using critical source areas for targeting cost-effective best management practices to mitigate phosphorus and sediment transfer at the watershed scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Ripa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 ( suppl.1), pp.144-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the cost, effectiveness and acceptability of best management farming practices: a pluridisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaljonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (2/3), pp.272-288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une démarche pour comparer le coût, l`efficacité et l`acceptabilité de pratiques agricoles respectueuses de l`environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaljonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Barlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43, p. 19 - p. 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-selecting agri-environmental policies with an application to the Don watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rotillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31, pp.275-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de la modélisation numérique à l'évaluation sur le long terme des effets des pratiques agricoles sur les flux et concentration d'azote dans l'eau et dans l'atmosphère à l'échelle de trois bassins versants d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Oehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Serrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44, p. 13 - p. 36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte contre la pollution diffuse sur un bassin d'élevage : comparaison d'instruments de régulation en présence d'asymétrie d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rotillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 72, pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling flow and nitrate fate at catchment scale in Brittany (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain de Marsily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bidoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 32 (6), pp.2026-2032</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollutions diffuses sur des bassins de l'Ouest de la France : quelles données recueillir pour le diagnostic ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 30, p. 15 - p. 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation des décisions des agriculteurs face à une politique d'incitation agri-environnementale : apports d'une démarche d'ingénieries des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Pivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, spécial Agriculture et environnement, pp.61-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques agricoles et qualité de l'eau dans un petit bassin d'élevage intensif : une expérience pilote réalisée dans le cadre du contrat de baie &amp;quot;Rade de Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tranvoiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 19, p. 19 - p. 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trend analysis of nutrient concentrations and loads in surface water in an intensively fertilized watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boerlen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 28 (6), pp.1878-1885</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation économique, à l'échelle de petits bassins versants, de l'introduction dans les exploitations agricoles de pratiques moins polluantes. Exemple de la pollution azotée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cairol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 18, p. 17 - p. 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une approche globale de la maîtrise de la qualité de l'air en bâtiment d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chauffage, ventilation, conditionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 6-7, pp.23-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transferts de nutriments des sols vers les eaux - Influence des pratiques agricoles - Synthèse bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Joncour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 11, p. 3 - p. 16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maîtrise des pollutions par des travaux aux sièges d'exploitation : les causes de variations des coûts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bordereau des prix unitaires en bâtiments d'exploitation agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 26, pp.99-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les causes de variation des coûts pour les travaux de maîtrise des pollutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux et Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 23, pp.23-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un système agraire et ses conséquences environnementales : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tranvoiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Billant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, spécial La rade de Brest, pp.13-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02584270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of collective load transport on individual walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Sghaier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Pasquaretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does a Shared Strategy Emerge from the Study of Walking Paths during Collaborative Carriages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maroger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléne Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Stasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating critical torque estimation in untrained participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ième congrès de l'ACAPS REIMS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04558519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion durable des sols : prendre en compte les savoirs des expérimentations et des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Raschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exploitations agricoles détentrices d’équidés en 2010 et évolution depuis 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8101,113 +15957,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème Journée de la Recherche Equine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Paris, France. les Haras Nationaux, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitations agricole avec élevage équin : élaboration d'une typologie en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8222,7988 +16078,7393 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème journée de la recherche équine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+        <w:t xml:space="preserve">Rapport (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms underlying altered neuromuscular function in people with DPN</w:t>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-04206700v1</w:t>
+                <w:t xml:space="preserve">List of drivers and barriers governing soil management by farmers, including cost aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pronk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bijttebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. ten Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ruysschaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hijbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of aging on the control of the whole-body angular momentum during volitional stepping: An UCM-based analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Watier</w:t>
+                <w:t xml:space="preserve">Policy bundles framing agricultural soil protection in EU and selected member states. Deliverable 524 CATCH-C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. ten Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Vanderlinden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04134416v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2015, pp.141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of postural instability on the coordination between posture and arm reaching</w:t>
-[...79 lines deleted...]
-                <w:t xml:space="preserve">hal-04206701v1</w:t>
+                <w:t xml:space="preserve">Opportunities at policy level to support soil sustainable management in EU and Member States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. ten Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Vanderlinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2015, pp.36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking paths during collaborative carriages do not follow the simple rules observed in the locomotion of single walking subjects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Stasse</w:t>
+                <w:t xml:space="preserve">Catch-c farm surveys - country report : France - Part1: quantitative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Guiffant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04336933v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2014, pp.111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical effects of the addition of a precision constraint on a collective load carriage task</w:t>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-03853847v1</w:t>
+                <w:t xml:space="preserve">Interactions between BMPs and policies at EU and national levels D5.524. France report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2014, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Center of Mass behavior during forward and backward walking</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">hal-04551160v1</w:t>
+                <w:t xml:space="preserve">Policy context implementing soil management practices in EU and selected member states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. ten Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Vanderlinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2014, pp.134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to improve the muscle synergy analysis methodology?</w:t>
-[...79 lines deleted...]
-                <w:t xml:space="preserve">hal-03129668v1</w:t>
+                <w:t xml:space="preserve">Farmers review of Best Management Practices: drivers and barriers as seen by adopters and non-adopters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bijttebier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ruysschaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hijbeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2014, pp.171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biomechanical study of load carriage by two paired subjects in response to increased load mass</w:t>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-03419713v1</w:t>
+                <w:t xml:space="preserve">Catch-C MS242. Soil degradation issues in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Guiffant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2013, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load sharing during team lifting</w:t>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-04551107v1</w:t>
+                <w:t xml:space="preserve">Catch-c. Agri-environmental zones selection in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Guiffant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2013, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of body weight support and guidance force settings on muscle synergy during Lokomat walking</w:t>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-03321064v1</w:t>
+                <w:t xml:space="preserve">Catch-C MS231. In country inventory of Current Management Practices France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2013, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmental contribution to whole-body angular momentum during stepping in healthy young and old adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Watier</w:t>
+                <w:t xml:space="preserve">Final Report D0.4, PRIMA collaborative project, EU 7th Framework Programme, contract no. 212345</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hautdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Kopeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03379975v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of vertical and forward jumping skills in typically developing children in the context of referent control of motor actions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Turpin</w:t>
+                <w:t xml:space="preserve">Politiques interrégionales d'accueil dans le Massif Central. Analyse d'impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bonniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouayad-Agha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deschellette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03113354v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycling Biomechanics and Its Relationship to Performance</w:t>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">hal-03113370v1</w:t>
+                <w:t xml:space="preserve">2nd Periodic Report D0.3b. PRIMA collaborative project, EU 7th Framework Programme, contract n° 212345</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Kopeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Baqueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2011, pp.87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoulder muscle activation strategies differ when lifting or lowering a load</w:t>
-[...79 lines deleted...]
-                <w:t xml:space="preserve">hal-03113368v1</w:t>
+                <w:t xml:space="preserve">Critical analysis and assessment of EU policy on multifunctional land use activities on national and regional level D1.1 PRIMA collaborative project, EU 7th Framework Programme, contract no. 212345</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Kopeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Baquiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Franic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hautdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2010, pp.103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of sleep and physical activity on well-being during COVID-19 lockdown: reunion island as a case study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
+                <w:t xml:space="preserve">Periodic Report D0.3 PRIMA collaborative project, EU 7th Framework Programme, contract no. 212345</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Kopeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Baqueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Deffuant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03002941v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2010, pp.69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of reaching during standing in stroke</w:t>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-03113366v1</w:t>
+                <w:t xml:space="preserve">Elucidating stakeholder perspectives with regards to scenario design and formulating agent decision rules: methodologies and results. D2.2 PRIMA collaborative project, EU 7th Framework Programme, contract no. 212345</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mishev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sahrbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Franic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ostermeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2010, pp.149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deficits in corticospinal control of stretch reflex thresholds in stroke: Implications for motor impairment</w:t>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-03113365v1</w:t>
+                <w:t xml:space="preserve">Definition of the preliminary project plan D0.1 PRIMA collaborative project, EU 7th Framework Programme, contract no. 212345</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hautdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2009, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referent control of the orientation of posture and movement in the gravitational field</w:t>
-[...109 lines deleted...]
-                <w:t xml:space="preserve">hal-01887321v1</w:t>
+                <w:t xml:space="preserve">A typical application of SEAMLESS-IF at meso level: the green Intensification scenario applied in Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2009, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous change from seated to standing cycling position with increasing power is associated with a minimization of cost functions</w:t>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-01887320v1</w:t>
+                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : rapport synthèse annexe 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hautdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can muscle coordination explain the advantage of using the standing position during intense cycling?</w:t>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-04325453v1</w:t>
+                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : Annexes au rapport de la tâche 2 Expertise des méthodes utilisées pour évaluer l'impact des dispositifs de soutien publics à l'agro-environnement (MAE et PHAE) et aux zones défavorisées (ICHN) à partir de 20 références nationales ou européennes (partie 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hautdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of policies affecting sustainable soil management in Europe and selected member states</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Vanderlinden</w:t>
+                <w:t xml:space="preserve">Report on technical evaluation and conceptual evaluation of the second Prototype of SEAMLESS-IF and its tools and suggestions for improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adenäuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02606350v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of the spontaneous seat-to-stand transition in cycling with bodyweight and cadence variations</w:t>
-[...79 lines deleted...]
-                <w:t xml:space="preserve">hal-01584024v1</w:t>
+                <w:t xml:space="preserve">Assistance méthodologique à la préparation de l'évaluation ex-post du PDRN 2000-2006 en matière de soutien à l'agroenvironnement : tâche 2 Expertise des méthodes utilisées pour évaluer l'impact des dispositifs de soutien publics à l'agro-environnement (MAE et PHAE) et aux zones défavorisées(ICHN) à partir de 20 références</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chabe-Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hautdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Subervie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires et exploitations équines en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SEAMLESS: assessment of indicators with up-scaling procedures from APES and FSSIM outputs: concepts and application for Prototype 2. Deliverable reference number: PD6.2.2.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01502173v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2007, pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper limb and trunk muscle activity patterns during seated and standing cycling</w:t>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-04325443v1</w:t>
+                <w:t xml:space="preserve">SEAMLESS Global Change and Ecosystems D6.2.3.3: Documentation of baseline and policy scenarios to be assessed with Prototypes 2 and 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Belhouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Alkan Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Adenäuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2007, pp.120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapter les pratiques agricoles aux différentes conditions pédoclimatiques : un outil pour agriculteurs et conseillers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deliverable privé n°2.3.1. du projet SEAMLESS : utilisation possible par SEAMLESS-IF d'indicateurs de multifonctionnalité produits par le projet Multagri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cairol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...90 lines deleted...]
-                <w:t xml:space="preserve">hal-01393497v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2006, pp.100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protéger les sols et lutter contre le changement climatique : comment mesurer les disparités de stratégies locales?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Guiffant</w:t>
+                <w:t xml:space="preserve">A restricted package of definitions of indicators and operational methodologies to assess them- to be implemented in Prototype no. 1 and suggestions for the future developments of indicators in SEAMLESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Alkan Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Theesfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schleyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cairol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01250627v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2006, pp.183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduction of the saddle vertical force triggers the sit–stand transition in cycling</w:t>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-01663013v1</w:t>
+                <w:t xml:space="preserve">Towards Indicators of Multifunctionality: Assessing Jointness Between Commodity and Non-Commodity Outputs, PD3.2.2, SEAMLESS integrated project, EU 6th Framework Programme (contract n°. 010036-2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stapleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garrod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Voltr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2006, pp.62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Position and Power Output on Upper Limb Kinetics in Cycling</w:t>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-04325454v1</w:t>
+                <w:t xml:space="preserve">Sustaining multiple functions in the rural countryside - third interim report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2006, pp.84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective muscle contraction during plantarflexion is incompatible with maximal voluntary torque assessment</w:t>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-01662999v1</w:t>
+                <w:t xml:space="preserve">Comparing best management practices at the watershed scale: the Don watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2004, 60 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do policy options modify landscape amenities? An assessment approach based on public expressed preferences</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">- [.]picchi Paolo</w:t>
+                <w:t xml:space="preserve">AgriBMPWater project: selection grid for end-users (Deliverable n°D14)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02598715v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2004, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engaging stakeholders through participatory modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+                <w:t xml:space="preserve">AgriBMPWater project: final report sections 5 and 6: summary and detailed report: detailed final report for the overall period July, 1st 2000 - December, 31st 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02599040v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2004, pp.72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au delà de la moyenne : la politique de cohésion modifie t-elle la distribution de la croissance en Europe ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bouayad Agha</w:t>
+                <w:t xml:space="preserve">AgriBMPWater project: contracts menus and optimal contract refinements (Deliverables n°D31 and 41)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02599110v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2004, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothing of electromyographic signals can influence the number of extracted muscle synergies</w:t>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-03592343v1</w:t>
+                <w:t xml:space="preserve">Guidelines to compare best management practices at watershed scale: concepts, methods, demonstration, implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Barlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2004, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cheval et le paturage des prairies dans les exploitations agricoles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+                <w:t xml:space="preserve">AgriBMPWater project: best management practices effectiveness measure (Deliverable n°D23)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02598263v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2004, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of power output on muscle coordination during rowing</w:t>
-[...104 lines deleted...]
-                <w:t xml:space="preserve">hal-02954143v1</w:t>
+                <w:t xml:space="preserve">AgriBMPWater project: integrative assessment of hydrological pathways (Deliverable n°D21)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2004, pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency of muscle synergies during pedaling across different mechanical constraints</w:t>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-01813448v1</w:t>
+                <w:t xml:space="preserve">AgriBMPWater project: web site reports and papers final conference (Deliverables n°D11, 12 and 13)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2004, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue-related adaptations in muscle coordination during a cyclic exercise in humans</w:t>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-02954139v1</w:t>
+                <w:t xml:space="preserve">AgriBMPWater project: economic databases general equilibrium model (Deliverables n°D32 and 33)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2004, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des prairies dans des élevages de chevaux de sport en Basse-Normandie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Pavie</w:t>
+                <w:t xml:space="preserve">AgriBMPWater project: critical areas definition (Deliverable n°D22)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02597140v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2004, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No evidence of expertise-related changes in muscle synergies during rowing</w:t>
-[...104 lines deleted...]
-                <w:t xml:space="preserve">hal-02954141v1</w:t>
+                <w:t xml:space="preserve">AgriBMPWater project: direct costs estimation (Deliverable n°D34)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2004, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is interindividual variability of EMG patterns in trained cyclists related to different muscle synergies?</w:t>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-01727794v1</w:t>
+                <w:t xml:space="preserve">AgriBMPWater Project: third periodic report: july, 1st 2002 - June, 30 th 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2003, pp.400</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for enhanced flexibility of integrated assessment in agriculture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Andersen</w:t>
+                <w:t xml:space="preserve">Protection des eaux contre les pollutions diffuses. Bassin versant du Don-Cétrais-Coisbrac - Rapport 2002-2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leibreich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02192753v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2003, pp.47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A goal oriented indicator framework to support integrated assessment of new policies for agri-environmental systems</w:t>
-[...121 lines deleted...]
-                <w:t xml:space="preserve">hal-02592019v1</w:t>
+                <w:t xml:space="preserve">AgriBMPWater: scientific report for year 3 (workpackages 3 and 4 on the Don watershed)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rotillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2003, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping the landscape: agricultural policies and local biodiversity schemes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthode de mise en place d'une base de données spatialisée et de cartographie sur un bassin versant agricole : guide méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...90 lines deleted...]
-                <w:t xml:space="preserve">hal-00453894v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2002, pp.68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Threshold effect and coordination of agri-environmental efforts</w:t>
-[...79 lines deleted...]
-                <w:t xml:space="preserve">hal-00583613v1</w:t>
+                <w:t xml:space="preserve">AgriBMPWater Project: third management report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2002, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the contribution of modelling to multifunctional agriculture: Learning from comparisons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Jellema</w:t>
+                <w:t xml:space="preserve">AgriBMPWater Project: second periodic report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-00455433v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2002, pp.424</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Landscape in the dynamics of local economies</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">hal-02590438v1</w:t>
+                <w:t xml:space="preserve">AgriBMPWater Project: first periodic report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2001, pp.337</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coût-efficacité de pratiques respectueuses de l'environnement : une modélisation couplée pour représenter les conséquences, sur un territoire, de l'adoption de pratiques visant à limiter les pollutions par l'azote</w:t>
+                <w:t xml:space="preserve">Testing of harp guidelines. Final report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-00601925v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Granlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bioteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rekolainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2001, pp.53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmes agri-environnementaux en présence d'effets de seuil</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">hal-02589097v1</w:t>
+                <w:t xml:space="preserve">AgriBMPWater Project: first management report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2001, pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using critical source areas for targeting cost-effective best management practices to mitigate phosphorus and sediment transfer at the watershed scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.N. Ripa</w:t>
+                <w:t xml:space="preserve">Modélisation et Simulation de Logiques d'Expertise appliquées à la résolution de question agri-environnementales. Rapport final - document complémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Pivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02589306v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2000, pp.176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the cost, effectiveness and acceptability of best management farming practices: a pluridisciplinary approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lutte contre les pollutions diffuses en milieu rural : définition et intégration à l'échelle d'un territoire de scénarios d'action. Guide opérationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02586693v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2000, pp.88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-selecting agri-environmental policies with an application to the Don watershed</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Rotillon</w:t>
+                <w:t xml:space="preserve">Modélisation et Simulation de Logiques d'Expertise appliquées à la résolution de question agri-environnementales. Rapport final - document principal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Pivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02584121v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gendreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2000, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la modélisation numérique à l'évaluation sur le long terme des effets des pratiques agricoles sur les flux et concentration d'azote dans l'eau et dans l'atmosphère à l'échelle de trois bassins versants d'élevage</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-country pilot project on protection and management of transboundary rivers in the Baltic Region - Annex 2 : non-point agricultural pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00479192v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cairol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2000, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche pour comparer le coût, l`efficacité et l`acceptabilité de pratiques agricoles respectueuses de l`environnement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Barlund</w:t>
+                <w:t xml:space="preserve">Projet SILEX - Modélisation et SImulation de Logiques d'EXpertise appliquées à la résolution de questions environnementales mettant en jeu des exploitations agricoles - Rapport d'étape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Pivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gendreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-00477155v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1999, pp.100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte contre la pollution diffuse sur un bassin d'élevage : comparaison d'instruments de régulation en présence d'asymétrie d'information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidences des pratiques agricoles sur la qualité des rivières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-02583232v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Joncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Urand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1997, pp.261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling flow and nitrate fate at catchment scale in Brittany (France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flux d'origine agricole vers la Rade de Brest. Expérience pilote du bassin versant de Kerouallon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-02581830v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tranvoiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1997, pp.81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollutions diffuses sur des bassins de l'Ouest de la France : quelles données recueillir pour le diagnostic ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution à l'évaluation des mesures agri-environnementales : analyse des conditions d'élaboration et de suivi des opérations locales agri-environnement ; expertise technico-économique des surcoûts subis par les exploitations agricoles à partir de l'analyse des cahiers des charges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00464685v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Tolron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1997, pp.404</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation des décisions des agriculteurs face à une politique d'incitation agri-environnementale : apports d'une démarche d'ingénieries des connaissances</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+                <w:t xml:space="preserve">Cost of sustainable agricultural practices at the scale of a catchment area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02579405v1</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pawlak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1997, pp.88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques agricoles et qualité de l'eau dans un petit bassin d'élevage intensif : une expérience pilote réalisée dans le cadre du contrat de baie &amp;quot;Rade de Brest</w:t>
+                <w:t xml:space="preserve">Flux de nutriments d'origine agricole vers la Rade de Brest. Expérience pilote dans un sous-bassin versant de l'Elorn sur Loc-Eguiner - Ploudiry. Rapport d'activité 1996</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-00463524v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1996, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trend analysis of nutrient concentrations and loads in surface water in an intensively fertilized watershed</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flux de nutriments d'origine agricole vers la Rade de Brest. Expérience pilote dans un sous-bassin versant de l'Elorn sur Loc-Eguiner - Ploudiry. Rapport d'activité 1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02579129v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1996, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02576978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique, à l'échelle de petits bassins versants, de l'introduction dans les exploitations agricoles de pratiques moins polluantes. Exemple de la pollution azotée</w:t>
+                <w:t xml:space="preserve">The Kerouallon watershed: diagnosis of pollution risks of agricultural origin. &amp;quot;Roadstead of Brest&amp;quot; bay contract. 1994 final report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-00464027v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Serrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tranvoiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1996, pp.94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts de nutriments des sols vers les eaux - Influence des pratiques agricoles - Synthèse bibliographique</w:t>
+                <w:t xml:space="preserve">Expérience pilote de Landivisiau : rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Vernier</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Joncour</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-00461025v1</w:t>
+                <w:t xml:space="preserve">M. Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Orain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1996, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche globale de la maîtrise de la qualité de l'air en bâtiment d'élevage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opérations de maîtrise des pollutions dans les élevages de 1987 à 1993 : analyse des travaux et des coûts. Résultats dans quelques départements français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02575923v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Verrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1995, pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise des pollutions par des travaux aux sièges d'exploitation : les causes de variations des coûts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Tillie</w:t>
+                <w:t xml:space="preserve">Mission en Hollande les 28, 29 et 30 septembre 1995 : compte-rendu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02576806v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1995, pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les causes de variation des coûts pour les travaux de maîtrise des pollutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agricultural diffuse pollution in the Naizin watershed. Nutrient flow in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02576807v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1995, pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système agraire et ses conséquences environnementales : premiers résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orientations et actions techniques possibles à l'échelle de bassins versants : réflexions et propositions d'un groupe de travail régional en vue de Bretagne Eau Pure &amp;quot;n° 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.I. Goriaux Perais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...222 lines deleted...]
-                <w:t xml:space="preserve">hal-04551177v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1994, pp.44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a Shared Strategy Emerge from the Study of Walking Paths during Collaborative Carriages?</w:t>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-03713196v1</w:t>
+                <w:t xml:space="preserve">Flux de nutriments d'origine agricole vers la rade, diagnostic de risques de pollutions d'origine agricole : expérience pilote dans un sous bassin versant de l'Elorn, sur Loc-Eguiner-Ploudiry. Rapport final 1993</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Cann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1994, pp.74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion durable des sols : prendre en compte les savoirs des expérimentations et des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Raschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16211,369 +23472,369 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture de l'ouvrage Biodiversité et savoirs naturalistes locaux en France/ L.Bérard et al. (eds) Paris, Édition Cirad/Iddri/IFB/INRA/Cemagref/Ifremer, 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.99-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System approach to environmentally acceptable farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quevauviller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groundwater Science and Policy, an international overview</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.494-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation à long terme de l'efficacité de scénarios d'optimisation des pratiques agricoles pour la réduction des flux et concentrations de nitrate dans l'eau et d'azote dans l'air à l'échelle de trois bassins versants d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Oehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Serrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualité de l'eau en milieu rural. Savoirs et pratiques dans les bassins versants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.211-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture de l'ouvrage Green G.P, Deller S., Marcouiller D., Amenities and rural development : theory , methods and public policies, Edward Elgar, 2005, 338 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Aznar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16581,704 +23842,704 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Bousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.219-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des stratégies différenciées de conseil aux agriculteurs pour améliorer la qualité de l'eau sur le bassin versant du Don</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bégué</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualité de l'eau en milieu rural : savoirs et pratiques dans les bassins versants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.303-309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la simulation et de la modélisation numérique à l'évaluation sur le long terme des effets des pratiques agricoles sur les flux et concentration d'azote dans l'eau et dans l'air à l'échelle de trois bassins versants d'élevage</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aspect économiques de la régulation des pollutions par les pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conferences Proceedings: Actes de la Conférence, EWRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.89-112</w:t>
+              <w:t xml:space="preserve">Pesticides, agriculture et environnement : réduire l'utilisation des pesticides et limiter leurs impacts environnementaux. Rapport d'Expertise scientifique collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.5-1-5-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591377v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient management at farm scale, France country report</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application de la simulation et de la modélisation numérique à l'évaluation sur le long terme des effets des pratiques agricoles sur les flux et concentration d'azote dans l'eau et dans l'air à l'échelle de trois bassins versants d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Oehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Serrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Saos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient management at farm scale: how to attain policy objectives in regions with intensive dairy farming ? Bos, J., Pflimlin A., Vertès F. ( eds)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.111-143</w:t>
+              <w:t xml:space="preserve">Conferences Proceedings: Actes de la Conférence, EWRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.89-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586670v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration de la qualité des eaux de surface : comparaison de mécanismes incitatifs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nutrient management at farm scale, France country report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Hervé Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pflimlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chambaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie des équipements pour l'eau et l'environnement. Etudes Cemagref n°28</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.193-208</w:t>
+              <w:t xml:space="preserve">Nutrient management at farm scale: how to attain policy objectives in regions with intensive dairy farming ? Bos, J., Pflimlin A., Vertès F. ( eds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.111-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586524v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspect économiques de la régulation des pollutions par les pesticides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Barbier</w:t>
+                <w:t xml:space="preserve">Restauration de la qualité des eaux de surface : comparaison de mécanismes incitatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rotillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pesticides, agriculture et environnement : réduire l'utilisation des pesticides et limiter leurs impacts environnementaux. Rapport d'Expertise scientifique collective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.5-1-5-245</w:t>
+              <w:t xml:space="preserve">Economie des équipements pour l'eau et l'environnement. Etudes Cemagref n°28</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.193-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587746v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating non point source pollution from farming activities, framework to select best management practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17323,7475 +24584,798 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural systems and nitrates pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.74-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echelles de recueil des indicateurs et modèles hydrologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des indicateurs pour des actions locales de maîtrise des pollutions de l'eau d'origine agricole : éléments méthodologiques - application aux produits phytosanitaires, CORPEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (66)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Policy bundles framing agricultural soil protection in EU and selected member states. Deliverable 524 CATCH-C</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Vanderlinden</w:t>
+                <w:t xml:space="preserve">Mythes et réalités de l'économie résidentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Trognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02606351v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Auvergne au XXIeme siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pagecentrale, pp.96-103, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities at policy level to support soil sustainable management in EU and Member States</w:t>
+                <w:t xml:space="preserve">Assessment of multifunctionality and jointness of production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. ten Berge</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stapleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Vanderlinden</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Der Heide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02601349v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental and agricultural modelling: integrated approaches for policy impact assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.20, 2010, 978-90-481-3618-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">List of drivers and barriers governing soil management by farmers, including cost aspects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Hijbeek</w:t>
+                <w:t xml:space="preserve">How do farms economic and technical dynamics contribute to landscape patterns ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02601397v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multifunctional rural land management: Economics and policies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Earthcan, pp.235-254, 2009, 9781844075775</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers review of Best Management Practices: drivers and barriers as seen by adopters and non-adopters</w:t>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-02601399v1</w:t>
+                <w:t xml:space="preserve">Systems approach to environmentally acceptable farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Laplana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groundwater science and policy: an international overwiew</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RSC Publishing, pp.494-510, 2008, 978-085404-294-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between BMPs and policies at EU and national levels D5.524. France report</w:t>
+                <w:t xml:space="preserve">Restauration de la qualité des eaux de surface : comparaison de mécanismes incitatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...2689 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...1506 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rotillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2476 lines deleted...]
-                <w:t xml:space="preserve">hal-02574932v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie des équipements pour l'eau et l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEMAGREF Editions, 2005, 2-85362-651-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productions, Gouvernance et Ingénierie territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Trognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24803,641 +25387,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alliance Universitaire d'Auvergne, pp.431, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597226v1</w:t>
-              </w:r>
-[...582 lines deleted...]
-                <w:t xml:space="preserve">hal-02827665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre de rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -25455,90 +25455,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects économiques de la régulation des pollutions par les pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bontems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25721,90 +25721,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgriBMPWater Project: third meeting report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting in Bari, ITA, January, 23rd - 25th 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Italy. pp.106, 2002</w:t>
@@ -25846,90 +25846,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgriBMPWater Project: fourth meeting report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting in Suitia, FIN, september 11-13, 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Finland. pp.86, 2002</w:t>
@@ -25971,90 +25971,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgriBMPWater project: second meeting report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting in Paris, May 30 th - June, 1st 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France. pp.135, 2001</w:t>
@@ -26083,77 +26083,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgriBMPWater Project: intermediate workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26221,90 +26221,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgriBMPWater Project: launching meeting report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laplana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting in Rennes, september 5-9 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, France. pp.105, 2000</w:t>
@@ -26502,51 +26502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05405774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05411232v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanuel Ayagapin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chouchou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Caderby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405489v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jahnich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual Espuny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;veillac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Servant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206709v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Doussineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verkindt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonazzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13894" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesport" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Cherni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laureandeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Turcot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525458v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Begue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alain Turpin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sghaier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bongiovanni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Turpin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moretto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Piscitelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Subramanian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol G Feldman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindy F Levin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajizadeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Begon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Turpin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714246" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529447v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesport" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caderby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714969" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529424v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714967" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Feldman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindy Levin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Tomita" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Picitelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Costes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Villeger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moretto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600202v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dornier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600199v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597141v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597142v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baqueiro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouayad-Agha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595393v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595392v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593583v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595386v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouayad Agha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591920v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. van Ittersum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezlepkina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinto-Correia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Machado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barroso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picchi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591916v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kopeva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stapleton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Happe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591919v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrod" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brouwer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591990v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592476v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chabab" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591915v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- van Ittersum M.K." TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192752v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ittersum" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482798v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bockstaller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595390v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589132v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647125v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouayad Agha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589133v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pech" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ducos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Winckler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589176v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587783v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perella" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587784v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587847v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586581v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaljonen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strauss" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barlund" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587133v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586603v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586668v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotillon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582962v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leparoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760089v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582950v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582968v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582979v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581435v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582959v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583164v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583292v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rapion" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580815v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579058v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pivot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577725v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jannot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Male" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578422v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575447v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathieu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaubourg" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575449v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tranvoiz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Billant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L'Hostis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575448v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582115v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575450v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558519v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Le Corre" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mariani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Caron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600959v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raschke" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600200v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593180v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206700v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turpin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05150-2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04134416v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2023.112217" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206701v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Iizuka" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2023.103088" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maroger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Silva" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19853-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853847v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Sghaier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fumery" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220636" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551160v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03129668v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uriac" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04604-9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419713v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Claverie" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83760-6" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551107v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03321064v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hajizadeh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04762-w" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03379975v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99519-y" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113354v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Chan&#8208;viquez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Hasanbarani" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Anaby" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21949" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113370v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10124112" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113368v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Martinez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Begon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04464-9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03002941v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Augustini" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2020.09.014" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113366v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00729.2019" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113365v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.05.030" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887321v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Mullick" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu-Chen Hsu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5133-y" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887320v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2017.1346272" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325453v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2016.10.019" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606350v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. ten Berge" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vanderlinden" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.04.001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01584024v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony A Costes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.08.003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502173v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5070" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325443v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1179777" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393497v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D Hose" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Evert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.08" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250627v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cahuzac" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cantelaube" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guiffant" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16459" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01663013v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.035" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325454v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2014-0295" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662999v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-2900-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598715v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- [.]picchi Paolo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2013.01.016" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599040v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bacqueiro Espinosa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/ensu.12.00030" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599110v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592343v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.01.015" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598263v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954143v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-1928-x" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAE5962206228302EF7287821BC1D60C3D256D73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01813448v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01096.2010" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954139v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Turpin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.057133" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597140v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deminguet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pavie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954141v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.07.013" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWHWN35G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727794v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01305.2009" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192753v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.02.005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN0QD6Z5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592019v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkan Olsson" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Stapleton" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Knapen" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.01.012" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STJ858CZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453894v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupraz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thenail" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joannon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2008.03.004" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583613v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Latouche" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640560902958164" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455433v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.J. Groot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H.A. Rossing" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tichit" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jellema" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.11.030" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590438v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601925v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordenave" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oehler" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bioteau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589097v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589306v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leone" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Ripa" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586693v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584121v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479192v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serrand" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477155v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583232v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581830v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Conan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouraoui" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Marsily" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bidoglio" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464685v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579405v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463524v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579129v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boerlen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464027v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Huet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cairol" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461025v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joncour" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575923v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576806v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tillie" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576807v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584270v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551177v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713196v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Pillet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600958v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590723v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589696v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quevauviller" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587870v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588841v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587383v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591377v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Saos" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586670v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pflimlin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chambaut" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586524v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587746v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586356v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582726v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606351v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601349v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601397v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pronk" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bijttebier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruysschaert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hijbeek" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601399v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rijk" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Werner" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600741v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601103v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599946v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toqu&#233;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600715v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600712v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600714v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597570v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonniot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschellette" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596967v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596966v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594349v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595391v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baquiero" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Franic" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594472v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mishev" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahrbacher" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ostermeyer" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592473v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595418v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590717v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590766v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590382v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aden&#228;uer" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590765v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589834v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589836v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587199v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590546v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Theesfeld" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schleyer" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590488v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Voltr" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587384v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnaud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583236v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583229v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583237v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583230v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583242v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583228v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583239v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583234v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583233v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583231v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582953v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581645v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581761v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibreich" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581533v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580814v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581015v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581009v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581013v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580225v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Granlund" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rekolainen" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581012v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579050v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579051v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579027v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579435v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577943v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576970v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orain" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dequin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578357v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Amon" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Tolron" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577322v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pawlak" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pawlak" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577226v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazeaud" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Urand" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576977v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575452v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576978v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575647v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577194v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaillard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575648v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Verrel" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bozec" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575446v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575451v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574932v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Goriaux Perais" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597226v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trognon" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597196v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593077v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Heide" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591861v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588279v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827665v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831141v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02582948v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581010v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581005v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581006v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581007v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581011v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05405774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05411232v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanuel Ayagapin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chouchou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Caderby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405489v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jahnich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pascual Espuny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;veillac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Servant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206709v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Doussineau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verkindt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonazzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Reale" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.13894" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesport" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dalleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Watier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206774v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Cherni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Laureandeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Turcot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525458v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Begue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alain Turpin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Sghaier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bongiovanni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Turpin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Moretto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2021.1978758" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Piscitelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Subramanian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol G Feldman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindy F Levin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajizadeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Begon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A Turpin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714246" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529447v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesport" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caderby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Turpin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714969" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04529424v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714967" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Tomita" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Picitelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindy Levin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04530055v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatol Feldman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Costes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Villeger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moretto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600202v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Viel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C&#233;li&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Dornier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600199v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600188v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretiere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597141v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597142v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Meyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baqueiro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raley" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595386v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouayad Agha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595387v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595393v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595385v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouayad-Agha" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593583v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffuant" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591920v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ewert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. van Ittersum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bezlepkina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andersen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pinto-Correia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Machado" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barroso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Picchi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591916v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Kopeva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stapleton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Happe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591990v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bousset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591919v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrod" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brouwer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592476v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chabab" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192752v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Van Ittersum" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591915v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- van Ittersum M.K." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482798v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bockstaller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595390v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595744v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Latouche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589132v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baudry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647125v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouayad Agha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589133v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pech" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ducos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Winckler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589176v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587783v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aznar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perella" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587784v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587847v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586581v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaljonen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strauss" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barlund" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587133v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586603v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586668v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotillon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760089v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bioteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582968v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel M&#233;rot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leparoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582950v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582962v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582979v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581435v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582959v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583164v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583292v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rapion" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580815v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579058v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pivot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577725v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jannot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Male" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575447v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mathieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaubourg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578422v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575449v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tranvoiz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Billant" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L'Hostis" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575448v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575450v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582115v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04134416v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2023.112217" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206701v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Iizuka" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turpin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2023.103088" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04206700v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Le Corre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Caron" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05150-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336933v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maroger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Silva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pillet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Stasse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-19853-7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853847v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Sghaier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fumery" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fourcassi&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220636" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551160v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03379975v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-99519-y" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03129668v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uriac" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04604-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419713v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Claverie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83760-6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551107v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03321064v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Hajizadeh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-021-04762-w" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113354v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Chan&#8208;viquez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariba Hasanbarani" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Anaby" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dev.21949" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113370v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10124112" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113368v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Martinez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Begon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04464-9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03002941v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Augustini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2020.09.014" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113366v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00729.2019" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113365v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.05.030" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887321v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditi Mullick" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szu-Chen Hsu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-017-5133-y" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01887320v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2017.1346272" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325453v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2016.10.019" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606350v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. ten Berge" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grignani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guzm&#225;n" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vanderlinden" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.04.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01584024v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony A Costes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2017.08.003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393497v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D Hose" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Evert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.08" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502173v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5070" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325443v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2016.1179777" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01663013v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.035" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250627v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cahuzac" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cantelaube" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guiffant" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16459" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325454v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jab.2014-0295" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01662999v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-014-2900-3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598715v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- [.]picchi Paolo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2013.01.016" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599040v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bacqueiro Espinosa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/ensu.12.00030" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599110v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592343v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.01.015" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598263v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2011.07.013" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWHWN35G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954143v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-1928-x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAE5962206228302EF7287821BC1D60C3D256D73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01813448v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01096.2010" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954139v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A. Turpin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.057133" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597140v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deminguet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pavie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727794v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01305.2009" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455433v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.J. Groot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.H.A. Rossing" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tichit" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jellema" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2008.11.030" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192753v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.02.005" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN0QD6Z5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592019v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alkan Olsson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Stapleton" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Knapen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2009.01.012" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STJ858CZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453894v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupraz" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thenail" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joannon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2008.03.004" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583613v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Latouche" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640560902958164" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590438v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601925v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordenave" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oehler" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bioteau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589097v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589306v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leone" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Ripa" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586693v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477155v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584121v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479192v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serrand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583232v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581830v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Conan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouraoui" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain de Marsily" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bidoglio" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464685v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579405v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463524v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579129v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boerlen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464027v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Huet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cairol" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575923v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461025v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joncour" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576806v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tillie" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576807v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584270v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Launay" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551177v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pasquaretta" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713196v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Pillet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558519v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mariani" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600959v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raschke" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600200v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593180v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomes" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601397v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pronk" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bijttebier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruysschaert" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hijbeek" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606351v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601349v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599946v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toqu&#233;" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guiffant" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600741v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601103v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601399v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rijk" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Werner" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600714v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600715v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600712v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596967v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597570v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bonniot" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brun" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschellette" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596966v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595391v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Baquiero" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Franic" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594349v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594472v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mishev" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sahrbacher" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ostermeyer" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595418v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592473v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590717v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabe-Ferret" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lafon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590766v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590382v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wery" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aden&#228;uer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bergez" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590765v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Subervie" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589836v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589834v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587199v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590546v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Theesfeld" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schleyer" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590488v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Voltr" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587384v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnaud" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582953v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583229v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583237v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583230v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583242v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583236v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583228v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583239v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583234v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583233v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583231v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581645v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581761v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leibreich" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581533v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580814v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581009v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581015v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581013v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580225v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Granlund" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rekolainen" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581012v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579051v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579027v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579050v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579435v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577943v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577226v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazeaud" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Urand" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576970v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Orain" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dequin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578357v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Amon" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Tolron" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577322v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pawlak" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pawlak" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576977v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576978v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575452v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575647v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575648v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Verrel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bozec" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577194v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gaillard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575446v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574932v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Goriaux Perais" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575451v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600958v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590723v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589696v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quevauviller" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587870v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588841v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587383v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587746v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Barbier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacroix" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591377v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Saos" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586670v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Herv&#233; Le Gall" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pflimlin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chambaut" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586524v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586356v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582726v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597196v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trognon" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593077v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Heide" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591861v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588279v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827665v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597226v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831141v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02582948v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581010v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581005v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581006v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581007v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581011v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>