--- v0 (2026-03-26)
+++ v1 (2026-05-02)
@@ -1077,366 +1077,366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04237940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le masque et le visage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions universitaires européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9783841673718</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Between Imagined Communities and Communities of Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Bendix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bortolotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Tauschek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Göttingen University Press, 2015, 9783863952051</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Bortolotto</w:t>
+                <w:t xml:space="preserve">halshs-04238804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Lys la Fidélité, compagnon charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Göttingen University Press, 2015, 9783863952051</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bouas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GARAE, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9783841673718</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bouas. Saint-Lys la Fidélité, compagnon charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Berthès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GARAE / Hésiode, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...63 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Berthès</w:t>
-[...28 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05306780v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-04239076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et anthropologie de la parenté</w:t>
               </w:r>
@@ -1809,438 +1809,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04786920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apprentissages sous tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sorrentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Travesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 45, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Suivre les pierres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Charlier Zeineddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Coupaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (79), 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11zrq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04532161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Apprentissages sous tension</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie et poésie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Sorrentino</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debaene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 21, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/lht.2171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04265177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie et Poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 45, 2023</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debeane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n°21, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02502132v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">halshs-04265177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dossier : Retours aux rituels</w:t>
               </w:r>
@@ -2515,6008 +2515,6017 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recension de Octave DEBARY Les Fantômes de Christian Boltanski (Grâne, Créaphis Éditions, 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (1), pp.146-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.241.0146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04786876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Nathan SCHLANGER, L’Invention de la technologie. Une histoire intellectuelle avec André Leroi-Gourhan (Paris, PUF, 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (1), pp.140-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.241.0140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04786871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire à la dernière personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12b0c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04786907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monter pour descendre. Faire avec les échelles en contexte patrimonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12lhi⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04786902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le musée en réflexion. Une expo-fiction au musée Fenaille de Rodez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04786900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">(Se) revisiter. Pratiques auto-ethnographiques de Martine Segalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Calafat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54 (3), pp.34-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ethn.243.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04786897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Recension de Octave DEBARY Les Fantômes de Christian Boltanski (Grâne, Créaphis Éditions, 2023)</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissages à l'épreuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sorrentino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Apprentissages sous tension, 45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04422929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire voir, faire dire, faire écrire le travail dans le compagnonnage (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes de lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Figures du travail, 320, pp.257-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edl.4786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontres lithiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charlier Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (79), pp.12-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11zrd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysage avec figures absentes. Huelgoat minéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Suivre les pierres, 79, pp.84-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11zri⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04786911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire avec les drapeaux chez les compagnons du Tour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Qu’est-ce qu’un drapeau ?, 1 (157), pp.39-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.157.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04422924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La possibilité d’une surprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charlier Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Courduriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gabail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Enseigner l’enquête de terrain. Transmettre, expérimenter, éprouver, 39-40, pp.56-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/emulations.039-40.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manières ethnologues de faire avec de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Anthropologie et études littéraires Contacts, transferts, imaginaires, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.10972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etnográfica: Revista do Centro de Estudos de Antropologia Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Número especial, pp.107-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etnografica.12718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierres vivantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charlier Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (3), pp.197-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1098670ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fichier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 54 (1), pp.146-147. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.241.0146⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 51 (1), pp.55-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.211.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03650728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphonie et roman monographique : construire un dossier pour la Liste Représentative du PCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.10-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perrin Khelissa. Luxe intime. Essai sur notre lien aux objets précieux Paris, Éditions du CTHS, coll. « Format 83 », 2020, 128 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.465-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.212.0465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Adell</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03650744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amorce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Monjaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 54 (1), pp.140-142. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.241.0140⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 50 ans. 50 mots (et un peu plus) , 51 (1), pp.9-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.211.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une pensée du rituel : Raisons du rite dans l'oeuvre de Jean Cuisenier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03650680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poème, poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (1), pp.109-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.211.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03650729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire avec le secret, entre psychanalyse et ethnologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Tisseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Zempléni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66, pp.22-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.7677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03650625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture sans frontières. Une historienne au pays de Barbey d’Aurevilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (3), pp.633-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.203.0633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03650794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des outils en mal de mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, pp.164-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.11834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CROISEMENTS NON CARREFOURS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debaene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Poésie et anthropologie, 21 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/lht.2253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anthropologie d’Ethnologie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169 (1), pp.5-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.181.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lampe dans la lumière aride&amp;quot;. Tina Jolas, l’ethnologie malgré la poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Poésie et anthropologie, 21 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/lht.2176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des poètes pour alliés. Entretien avec Marielle Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debaene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, https://www.fabula.org/lht/21/mace.html. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/lht.2215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoirs des « bois debout » : le trait et l’orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le bois, 34, pp.71-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lha.848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02138217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Marc-Olivier GONSETH, Bernard KNODEL, Yann LAVILLE, Grégoire MAYOR et Olivier SCHINZ (éds.) Secrets : opacités du patrimoine culturel immatériel (Neuchâtel, Musée d’Ethnographie de Neuchâtel, 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (4), pp.744-746</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12b0c⟩</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des vies conduites par les œuvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Malaise dans la représentation, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hybrid.764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le musée en réflexion. Une expo-fiction au musée Fenaille de Rodez</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lives driven by works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hybrid.781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05540959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devant la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L'Atelier Bis - Ecrire les écritures. Hommage à Daniel Fabre, 16 Bis, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/acrh.7506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panser les rituels. Parcours de rituels secrets dans l'espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présences de Daniel Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Pierre</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (164), pp.581-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.164.0581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des vies créatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217, pp.109-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lhomme.28876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anthropologie ou les promesses du crépuscule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 218, pp.67-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lhomme.28927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchékhov, « muse ethnographique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 834, pp.899-908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.834.0899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemins qui mènent à Lascaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hommages à Daniel Fabre (1947-2016), 4 (164), pp.592-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.164.0592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hand's Share</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le savoir en personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de la BNU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.38 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rbnu.2945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La part de la main</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 47</w:t>
+              <w:t xml:space="preserve">, 2015, n°31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12lhi⟩</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défis et chansons en compagnonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hyvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Connaît-on la chanson ?, 215-216, pp.171-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lhomme.23940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Gérard LENCLUD L’universalisme ou le pari de la raison (Paris, Le Seuil / Gallimard, 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (1), pp.197-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Apprentissages à l'épreuve</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05307451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mains ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Sorrentino</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Klotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Apprentissages sous tension, 45</w:t>
+              <w:t xml:space="preserve">, 2015, n°31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes contemporains. Revue d’anthropologie sociale et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°5, pp.3-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Baptiste BUOB, Valérie KLEIN (dir.) Luthiers, de la main à la main (Arles, Actes Sud, 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (2), pp.364-365</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Sarah LE MENESTREL (dir.) Des vies en musique. Parcours d’artistes, mobilités, transformations (Paris, Hermann, 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (1), pp.951-952</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Laurence Charlier Zeineddine</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lieu, le lien, la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes contemporains. Revue d’anthropologie sociale et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°5, pp.11-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lieu, le lien, la loi. Registres du secret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes contemporains. Revue d’anthropologie sociale et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.11-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Faire le secret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes contemporains. Revue d’anthropologie sociale et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.3-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Tour sur soi. Les bons usages de la nostalgie en compagnonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (1), pp.85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arts de faire, arts de vivre. Chefs-d’œuvre inconnus des compagnons du tour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (17), pp.118-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gradhiva.2638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Philippe GARDY, Philippe MARTEL (dir.), Mémoires de pauvres. Autobiographies occitanes en vers au XIXe siècle (Carcassonne, Garae Hésiode, 2009) et de Jean-François COUROUAU (dir.), L’Autobiographie et les langues de France (Carcassonne, Garae Hésiode, 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°201, pp.200-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Marielle Macé, Façons de lire, manières d’être (Paris, Gallimard, 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. L, n°1, pp.293-296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Jack D. ELLER, Cultural Anthropology. Global Forces, Local Lives, (Londres – New York, Routledge, 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n°198-199, p. 380-382</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée donnée à voir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Genre en faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.231-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine, éthique, identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ricerca folklorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n°64, pp.81-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecce vir ! Autour de deux ouvrages d'Anne-Marie Sohn et Pascale Jamoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Martine WATRELOT et Michèle HECQUET (dir.), Le compagnon du Tour de France de George Sand (Lille, Editions du Conseil scientifique de l’Université Charles-de-Gaulle – Lille 3, 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (34), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clio.9967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction racinante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 46 (3), pp.197-217. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 34 (2), pp.225-236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...116 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14428/emulations.039-40.03⟩</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conteur, le scribe, le chansonnier. Formes et raisons de l'autobiographie chez les compagnons du Tour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 195-196 (195-196), pp.193-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lhomme.22499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Story-tellers, Song-writers and Scribes : Forms and Reasons of Autobiographies among Tour-de-France Journeymen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 195-196, pp.193-224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La force du Trait et le chef-d'œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Midi-Pyrénées patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, pp.32-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...92 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'archive-monument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Adèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.22-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fichier</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de BENKIRANE, Réda, ZIEGLER, Erica (dir.), Culture et cultures (Genève, Musée d'ethnographie, 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell-Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 189 (189), pp.278-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lhomme.28776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de GLOWCZEWSKI, Barbara, Rêves en colère (Paris, Plon, 2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une volonté de savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fissures de l’Un</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonctions sociales du compagnonnage (XVIIIe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fragments d'histoire du compagnonnage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.XX</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00285301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du passage par le rite aux rites de passage. Les fonctions sociales du compagnonnage et leur évolution (XVIIIe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fragments d'histoire du compagnonnage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.88-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terre humaine&amp;quot;. Les territoires de l'ethnologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 383, pp.21-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00285296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment disparaissent les routes. Le tour de France des compagnons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25, pp.93-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la croisée des destins. Marie-Madeleine et les compagnons du Tour de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51 (1), pp.55-57. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 36 (1), pp.129-137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Anne Perrin Khelissa. Luxe intime. Essai sur notre lien aux objets précieux Paris, Éditions du CTHS, coll. « Format 83 », 2020, 128 p.</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture de la sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Histoire, Femmes et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23, pp.293-310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sentiers de l'Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.465-467. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 34 (3), pp.517-525</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...4439 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00589066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8526,3847 +8535,3847 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expérimentations ethnologiques de Marcel Maget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Laurière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Années 50 : aux origines de l’anthropologie française contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.42-82, 2024, Les Carnets de Bérose, 978-2-11-167948-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-04786893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche du plus haut sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La poétique de la masculinité : être un homme dans un village de montagne crétois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaire du Midi, pp.9-30, 2024, Les Anthropologiques, 978-2-8107-1308-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04786884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une ethnologie décentrée de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Sophie Chevalier; Anne Raulin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie contemporaine : de l’éloignement au décentrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2024, 978-2-7355-0931-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cths.18448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04522972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir pour rester. Approche anthropologique des conduites chez les compagnons du Tour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partir est une fête. La conduite des compagnons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du compagnonnage, pp.47-68, 2024, 978-2-9514614-2-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04786887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les derniers folkloristes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bérose. Encyclopédie internationale des histoires de l'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bérose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.42-82, 2024, Les Carnets de Bérose, 978-2-11-167948-1</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communauté, appartenance, identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Gefen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un monde commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.152-155, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.57436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Adell</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la vie devant soi. Vie savante et biographie scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie savante. La question biographique dans les sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-13-083053-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03792433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettrés, érudits, savants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectres de l'érudition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EHESS / FMSH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://savoirs.app/en/articles/lettres-erudits-savants#d1e394ftn20ftn21ftn22, 2021, Spectres de l'érudition</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03650667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une apparence corrigée par une transparence. Initiations avec et sans rites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Agnès Fine; Claudine Vassas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daniel Fabre, l'arpenteur des écarts : Actes du colloque de Toulouse, février 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-140, 2021, Ethnologie de la France et des mondes contemporains, 978-2-7351-2834-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.34625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03650708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontrer, retrouver. Autour de quelques formes de la rencontre intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Sagnes; Claudie Voisenat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daniel Fabre, le dernier des romantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-194, 2021, Ethnologie de la France et des mondes contemporains, 978-2-7351-2841-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.49597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03650721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autobio(poly)graphie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Cavaillé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrits autobiographiques subalternes (français, italien, occitan, allemand)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, 2020, Collection de l'ECRIT</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03651134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestes techniques et savoir-faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prototypes. De l'expérimentation à l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, pp.58-60, 2020, 978-2-35545-010-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03650817v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine de l'imagination scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prototypes. De l'expérimentation à l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, pp.55-57, 2020, 978-2-35545-010-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03650827v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Courduriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mouysset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Jérôme Courduriès; Agnès Martial; Sylvie Mouysset; Sylvie Sagnes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiction : Itinéraire conseillé. Mélanges offerts à Agnès Fine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.9-26, 2020, Les Anthropologiques, 978-2-8107-0700-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Musée du compagnonnage, pp.47-68, 2024, 978-2-9514614-2-0</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03094040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans les forêts profondes et les puits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Jérôme Courduriès; Agnès Martial; Sylvie Mouysset; Sylvie Sagnes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiction : itinéraire conseillé. Mélanges offerts à Agnès Fine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.195-215, 2020, Les Anthropologiques, 978-2-8107-0700-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Bérose. Encyclopédie internationale des histoires de l'anthropologie</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03650803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As viradas do patrimônio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Miriam Pillar Grossi; Vinicius Kauê Ferreira; Leandro Castro Oltramari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Família, gênero e memória: diálogos interdisciplinares entre França e Brasil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ABA; Tribo da Ilha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.449-465, 2020, Família, gênero e memória: diálogos interdisciplinares entre França e Brasil, 978-65-86602-16-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48006/978-65-86602-16-6-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03650699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maîtres en transe. Transformation des rapports aux savoirs et à leur transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmettre ! Savoir-faire, métiers d'art et patrimoine culturel immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison des Cultures du Monde-Centre français du patrimoine culturel immatériel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-108, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">La vie savante. La question biographique dans les sciences humaines</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lyre et l'écrire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Martine Auroy-Nicoud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alphonse Fardin, Normand le Bien-Aimé du Tour de France, compagnon cordonnier-bottier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-13-083053-5</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GARAE Hésiode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Daniel Fabre, le dernier des romantiques</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esprit(s) de folklore(s). Georges Henri, André, Arnold… et les autres au prisme de Roger Lecotté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Laurière; Daniel Fabre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arnold Van Gennep (1873-1957) : terrains, oppositions, réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du CTHS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.261-288, 2018, 978-2-7355-0856-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Spectres de l'érudition</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sans feu ni lieu. L'espace non géométrique du savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yolande Maury; Suzanne Kovacs; Sylvie Condette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèques en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, https://savoirs.app/en/articles/lettres-erudits-savants#d1e394ftn20ftn21ftn22, 2021, Spectres de l'érudition</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-60, 2018, 2757423681</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Daniel Fabre, l'arpenteur des écarts : Actes du colloque de Toulouse, février 2017</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régimes d'excellence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Dubois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meilleurs Ouvriers de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Skira, pp.29-39, 2017, 978-2-37074-054-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03792428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le geste technique et sa musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell et Aline Pelletier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des mains pour penser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée des arts et métiers de Salles-la-Source, pp.11-17, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Jacob. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abécédaire des Mondes lettrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSSIB, http://abecedaire.enssib.fr, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing One’s Life : The French School of the Anthropology of Writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martyn Lyons; Rita Marquillas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approaches to the History of Written Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.97-116, 2017, New Directions in Book History, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54136-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Jérôme Lamy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce que la science fait la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CTHS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-19, 2016, 978-2-7355-0847-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Família, gênero e memória: diálogos interdisciplinares entre França e Brasil</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie savante. Perspectives morphologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Jérôme Lamy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce que la science fait à la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CTHS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-75, 2016, 978-2-7355-0847-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, 2020, Collection de l'ECRIT</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sens de la visite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Hottin; Claudie Voisenat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tournant patrimonial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de la MSH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.267-292, 2016, 978-2-7351-2254-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, pp.58-60, 2020, 978-2-35545-010-5</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triompher de la division</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Jérôme Lamy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce que la science fait à la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CTHS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-249, 2016, 978-2-7355-0847-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, pp.55-57, 2020, 978-2-35545-010-5</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un mastère multi-sites &amp;quot;Expertise ethnologique en patrimoine immatériel&amp;quot; (Toulouse, Montpellier, Barcelone)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du CFPCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.12-23, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05307461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Bendix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bortolotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Tauschek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Regina Bendix; Chiara Bortolotto; Markus Tauschek. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Between Imagined Communities and Communities of Practice: Participation, Territory and the Making of Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Göttingen University Press, pp.7-21, 2015, 9783863952051</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphony vs. Monograph: the Problem of Participation in a French ICH Dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Regina Bendix; Chiara Bortolotto; Markus Tauschek. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Between Imagined Communities and Communities of Practice. Participation, Territory and the Making of Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Göttingen University Press; Göttingen University Press, pp.237-247, 2015, 9783863952051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.gup.233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Os giros do patrimônio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Cavignac; Muirakytan K. de Macêdo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tronco, ramos e raízes!: história e patrimônio cultural do Seridó negro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFRN, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compagnonnage moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Yves Beaurepaire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la Franc-Maçonnerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.53-57, 2014, 9782200248390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-A. Privat-Savigny. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche de l’excellence. Le compagnonnage à Lyon, de ses origines mythiques à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.100-113, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-A. Privat-Savigny. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche de l’excellence. Le compagnonnage à Lyon, de ses origines mythiques à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.114-123, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compagnonnage ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Yves Beaurepaire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la Franc-Maçonnerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.47-53, 2014, 9782200248390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire, dire, écrire le Tour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Colette Berthès; Laurent Bastard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saint-Lys la Fidélité, compagnon charpentier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GARAE, pp.4-33, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Journeymen Tradition: Convergence between French Heritage Traditions and UNESCO’s 2003 Convention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Regina Bendix; Aditya Eggert; Arnika Peselmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heritage Regimes and the State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Göttingen University Press; Göttingen University Press, pp.177-194, 2012, 9783863951221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.gup.385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un esprit de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Agnès Fine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et anthropologie de la parenté. Autour de Paul Lacombe (1834-1919)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du CTHS, pp.11-30, 2012, 978-2-7355-0761-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essai d’anthropologie de l’oubli. Le cas de Paul Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Fine; Nicolas Adell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et anthropologie de la parenté : Autour de Paul Lacombe (1834-1919)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, pp.369-378, 2012, 978-2735507610</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02589212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lacombe, d’une histoire l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Agnès Fine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et anthropologie de la parenté. Autour de Paul Lacombe (1834-1919)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du CTHS, pp.195-221, 2012, 978-2-7355-0761-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmettre, verbe intransitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Yves Pourcher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmettre, quel(s) patrimoine(s) ? Autour du patrimoine culturel immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard éditeur, pp.39-56, 2011, 978-2-35692-066-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des hommes-patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaetano Ciarcia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologues et passeurs de mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.33-53, 2011, 978-2811105587</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi le patrimoine est-il le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.9-26, 2020, Les Anthropologiques, 978-2-8107-0700-3</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Yves Pourcher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmettre, quel(s) patrimoine(s) ? Autour du patrimoine culturel immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard éditeur, pp.7-23, 2011, 978-2-35692-066-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.195-215, 2020, Les Anthropologiques, 978-2-8107-0700-3</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe et Marie-Madeleine ou le partage de la destinée féminine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marthe et Marie-Madeleine. Deux modèles de dévotion et d'accueil chrétien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Blaise Pascal, pp.83-95, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, pp.99-108, 2019</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe et Marie-Madeleine ou le partage de la destinée féminine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Pérol, Bruno Phalip, Pascale Quincy-Lefebvre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marthe et Marie-Madeleine. Deux modèles de dévotion et d'accueil chrétien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUBP, p.77-89, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Total Writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martyn Lyons. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordinary Writings, Personal Narratives: Writing Practices in 19th and early 20th-century Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang Verlag, pp.33-49, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...2304 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04239295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12376,111 +12385,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lemieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'identité : dictionnaire encyclopédique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.739-744</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04237923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12490,182 +12499,182 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine culturel immatériel et ses enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raconter le patrimoine culturel immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonse Fardin, compagnon-poète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.18-29, n°18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un chantier infini&amp;quot; : préambule à Passer à l'âge d'homme de Daniel Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12687,733 +12696,733 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Vassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03650760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie devant soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.Acteurs de l'économie - La Tribune, n°137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Vers les sociétés du savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, Midi-Pyrénées Patrimoine, dossier « Vivre la science à Toulouse (1960-1990) », hors-série n°4, p. 10-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolande Trempé. Une mine d’Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, Midi-Pyrénées Patrimoine, dossier « Vivre la science à Toulouse (1960-1990) », hors-série n°4, p. 124-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05306479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2012, Midi-Pyrénées Patrimoine, dossier « Vivre la science à Toulouse (1960-1990) », hors-série n°4, p. 10-12</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le carnaval de l'Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etre et transmettre en compagnonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de GAUCHET, Marcel, La crise du libéralisme (Paris, Gallimard, 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recension de GAUCHET, Marcel, La crise du libéralisme (Paris, Gallimard, 2007)</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de GODEAU, Emmanuelle, L'« esprit de corps ». Sexe et mort dans la formation des internes en médecine (Paris, MSH, 2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recension de GODEAU, Emmanuelle, L'« esprit de corps ». Sexe et mort dans la formation des internes en médecine (Paris, MSH, 2007)</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de JACOB, Christian (dir.), Lieux de savoir. I : Espaces et communautés (Paris, Albin Michel, 2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terra umana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007, pp.6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007, pp.6-8</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terre humaine&amp;quot;. Les territoires de l’ethnologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.21-22, n°383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.21-22, n°383</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de BAEKE, Viviane, &amp;quot;Le temps des rites. Ordre du monde et destin individuel en pays wuli&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00399857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13423,286 +13432,286 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire avec les écrivains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04237903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de l'Encyclopédie du geste au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrie et artisanat : maintenance, mêmes méthodes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces de la vie savante à Toulouse (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/u923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13712,5246 +13721,5246 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture lettrée cherche figures. Jean Paulhan à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures lettrées des mondes oraux. Situations coloniales et post-coloniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève / MEG, May 2025, Genève (CH), Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir-faire manuels, spécialisation professionnelle et PCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les savoir-faire du patrimoine culturel immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ethnopôle et musée-jardin de Salagon, Jul 2025, Salagon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève / MEG, May 2025, Genève (CH), Suisse</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piedras compañeras: Vivir con piedras considerables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gaia. La Tierra como cuerpo que siente: materia, sentidos y performatividad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Complutense Madrid, Oct 2025, Madrid (ES), España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Complutense Madrid, Oct 2025, Madrid (ES), España</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment bien partir ? Anthropologie des départs ritualisés chez des communautés d’artisans en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques et métiers « marcheurs » en Asie de l’Est. Traces et techniques des circulations à pied : perspectives modernes et contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée d'ethnographie / Université de Bordeaux Montaigne, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-anti-authenticity. Collective mobilizations around a downgraded criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archeology and Intangible Heritage, Europe / Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TRACES, Mar 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Les savoir-faire de la terre crue comme patrimoine immatériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine culturel immatériel et développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire UNESCO PCI et développement durable / GIS Patrimoines, May 2024, Salagon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, TRACES, Mar 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Patrimoines vagabonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines vagabonds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Patrimoines en partage / LISST, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Musée d'ethnographie / Université de Bordeaux Montaigne, Oct 2024, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion. L’apocalypse culturelle et les sauveurs culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sauveurs culturels. Les crises patrimoniales et leurs héros / Congrès du CTHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions : Patrimoine, le couteau à la main</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines vagabonds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Patrimoines en partage / LISST, Nov 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine, un écho transdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 20 ans de la mission Patrimoine Scientifique et Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée National des Arts et Métiers, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, May 2023, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine immatériel et cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filmer le patrimoine culturel immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEIIBA / LISST, Apr 2022, Toulouse, France. https://www.canal-u.tv/133072</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GIS Patrimoines en partage / LISST, Nov 2023, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prises et déprises littéraires en anthropologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie, histoire et littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Columbia University, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GIS Patrimoines en partage / LISST, Nov 2023, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysage avec figures absentes (Huelgoat, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres lithiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Techniques &amp; culture / EHESS, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une ethnologie décentrée de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centres et périphéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, May 2022, Aubervillers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques autour de Vie d’un musée de Martine Segalen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Calafat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Martine Segalen (1941-2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MuCEM, Jun 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mains doubles. Anthropologie d’un organe supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de mains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Clément Fabre et Sarah Rey, Université Polytechnique des Hauts-de-France, Jan 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Columbia University, Dec 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manières ethnologues de faire avec la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et études littéraires. Histoire et potentiels de transferts théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIL, Feb 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CEIIBA / LISST, Apr 2022, Toulouse, France. https://www.canal-u.tv/133072</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire voir, faire dire et faire écrire le travail dans le compagnonnage (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIL, Nov 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Techniques &amp; culture / EHESS, Jun 2022, Marseille, France</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haut les couleurs ! Affirmations en soie et en velours chez les compagnons du Tour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What's a flag?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRBC / Université de Bretagne Occidental, Nov 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, May 2022, Aubervillers (Campus Condorcet), France</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti anti-authenticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines Matériels et Immatériels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFEO / Centre franco-chinois / Ambassade de France, Dec 2020, Pékin (Beijing), Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, MuCEM, Jun 2022, Marseille, France</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une pensée du rituel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Cuisenier (1927-2017). Jalons d’une odyssée en anthropologie de l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du quai Branly / BNF, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRBC / Université de Bretagne Occidental, Nov 2021, Brest, France</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie de la rencontre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passages, passager et passeur. Daniel Fabre et l’anthropologie du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National du Patrimoine / IIAC, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UNIL, Feb 2021, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lyre et l’écrire. Le geste autobiographique d’un cordonnier-bottier au tournant des XIXe et XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’autobiographie populaire ou l’écriture sans école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Il Laboratorio / LISST-CAS, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UNIL, Nov 2021, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettrés, érudits, savants : manières d’être et façons de faire avec le savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectres de l’érudition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Mar 2018, Lausanne (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EFEO / Centre franco-chinois / Ambassade de France, Dec 2020, Pékin (Beijing), Chine</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La notion de vie savante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie savante. Vertus et limites d’une hypothèse de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS / ANR Vie savante, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Musée du quai Branly / BNF, Jun 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension du domaine du matériel dans la culture. Le cas du Patrimoine Culturel Immatériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre les mondes sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex SMS, Mar 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affinités non mitoyennes. Ethnologie et poésie au prisme de Tina Jolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie savante. Vertus et limites d’une hypothèse de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS / ANR Vie savante, May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les racines musicales du geste technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matières à savoir-faire. Propriété, circulation et formation des savoir-faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 - Panthéon Sorbonne, Dec 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un homme sur les lieux : Roger Lecotté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arnold Van Gennep : Terrains, Oppositions, Réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lahic / EHESS, Oct 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs à conquérir. Formes compagnonniques de la (non) transmission des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transmission des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Institut National du Patrimoine / IIAC, Oct 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolande Trempé et ses doubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire plurielle et histoire sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Framespa / Université de Toulouse - Jean Jaurès, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Il Laboratorio / LISST-CAS, May 2018, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rituels secrets dans l’espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Négocier, changer, adapter les rituels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Mar 2018, Lausanne (CH), Suisse</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il faut abolir la distance, même &amp;quot;juste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’ethnologie chez soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEA / SEF / Musée de l'Homme, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS / ANR Vie savante, May 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05308849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compagnons et maîtres d’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir-faire, métiers d’art et patrimoine culturel immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre français du PCI, Sep 2016, Vitré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Labex SMS, Mar 2018, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05308842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biographie scientifique, sociologie d’une vie intellectuelle, vie savante.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF / UQAM, Jul 2016, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS / ANR Vie savante, May 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05308843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A cultura em processo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabricar a cultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFRN, Oct 2016, Natal - Rio Grande do Norte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 - Panthéon Sorbonne, Dec 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05308840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devant la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrire les écritures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRH / EHESS, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lahic / EHESS, Oct 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05308841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie savante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française d'Histoire des Sciences de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFHSH / ENS, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Framespa / Université de Toulouse - Jean Jaurès, Nov 2017, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05307410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biographie scientifique et vie savante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives et recherches en sociologie des religions : biographies croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Nationales / GSRL, Dec 2015, Pierrefite-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Mar 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05307422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel(s) objet(s) pour le patrimoine immatériel scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine contemporain : Science, technique, culture et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM / Mission PATSTEC, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRH / EHESS, Sep 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05307415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonialiser la culture selon l’UNESCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le patrimoine aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du temps libre, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AFEA / SEF / Musée de l'Homme, Mar 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05307403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture et ses guillemets. Réflexions à partir d’un processus de candidature à la Liste représentative du PCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions culturelles. Qualifier la culture, faire circuler des biens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH, Dec 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre français du PCI, Sep 2016, Vitré, France</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les perspectives historiques en anthropologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formations de la Société d'ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEF, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AISLF / UQAM, Jul 2016, Montréal (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Registres du secret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mystères du secret. Formes et raisons d’être</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse - Jean Jaurès, Jan 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UFRN, Oct 2016, Natal - Rio Grande do Norte, Brazil</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sans feu ni lieu. L’espace non géométrique du savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir(s) et espace(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille 3, Nov 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SFHSH / ENS, Nov 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panser les rituels. Parcours de rituels secrets dans l’espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rituel et réflexivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du quai Branly, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Archives Nationales / GSRL, Dec 2015, Pierrefite-sur-Seine, France</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens de la visite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les médiations culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval, May 2013, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université du temps libre, May 2015, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Master « Expertise ethnologique en patrimoines immatériels » : projet interuniversitaire (Toulouse, Montpellier, Barcelone)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner le patrimoine culturel immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CFPCI, Sep 2013, Vitré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNAM / Mission PATSTEC, Nov 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les musées de compagnonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métiers du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Musée du quai Branly, Nov 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poreux. Raisons et horizons de l’autre guérir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La relation souffrants-soignants : espaces incertains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Framespa, Jan 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MSH, Dec 2014, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences du patrimoine immatériel au Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner le patrimoine culturel immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CFPCI, Sep 2013, Vitré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SEF, Nov 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs imprenables, savoirs transférables. Une autre mise en ordre des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs et savoir-faire populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS, Dec 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse - Jean Jaurès, Jan 2011, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excellence dans la souffrance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corps au travail XIXe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Framespa / Université de Toulouse - Jean Jaurès, Jan 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille 3, Nov 2014, Lille, France</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolande Trempé et les figures de l’Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie savante. Formes et récits d’un style</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISST / Université de Toulouse - Jean Jaurès, Oct 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CFPCI, Sep 2013, Vitré, France</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions et perspectives autour de la vie savante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie savante. Formes et récits d’un style</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISST / Université de Toulouse - Jean Jaurès, Oct 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Laval, May 2013, Québec (CA), Canada</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anthropologie des savoirs : objets et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Re-membering the body</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Neuchâtel, Sep 2012, Neuchâtel (Suisse), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Culture, Apr 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: qu'est-ce qu'une vie savante?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie savante. Formes et récits d’un style</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISST / Université Toulouse - Jean Jaurès, Oct 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Framespa, Jan 2013, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions. La transmission dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transmission : de l’information au patrimoine,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DDAME / Université de Toulouse - Jean Jaurès, Mar 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENS, Dec 2013, Lyon, France</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphony vs monography in ICH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institutions, territoires et communautés: perspectives sur le patrimoine culturel immatériel translocal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Villa Vigoni, Jun 2012, Como (ITALY), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CFPCI, Sep 2013, Vitré, France</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lacombe, l’histoire, les sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux origines de l’anthropologie française : l’œuvre de Paul Lacombe (1834-1919)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lauzerte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Lauzerte, France</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des hommes-patrimoine : les compagnons du Tour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passeurs de patrimoine. Ethnographie des personnes-ressource</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Montpellier 3 – Paul Valéry, Oct 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Framespa / Université de Toulouse - Jean Jaurès, Jan 2012, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie savante, quel patrimoine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le patrimoine immatériel du Toulouse scientifique moderne (1960-1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse - Jean Jaurès, Jun 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LISST / Université de Toulouse - Jean Jaurès, Oct 2012, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire de la main</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes de main</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse - Jean Jaurès, May 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LISST / Université de Toulouse - Jean Jaurès, Oct 2012, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que le lieu fait au patrimoine. Une comparaison France – Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institutions, territoires et communautés: perspectives sur le patrimoine culturel immatériel translocal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Villa Vigoni, Jun 2011, Como (ITALY), Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Neuchâtel, Sep 2012, Neuchâtel (Suisse), Suisse</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effusions patrimoniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmettre : quel(s) patrimoine(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISST / Université de Toulouse - Jean Jaurès, Jun 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LISST / Université Toulouse - Jean Jaurès, Oct 2012, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Enfrèrement. Destins fraternels en compagnonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frères, sœurs. Le lien rêvé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FRAMESPA, May 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DDAME / Université de Toulouse - Jean Jaurès, Mar 2012, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impensé, l’autre, le différent. Sens du féminin dans le compagnonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’élément féminin dans les confréries de métier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint-Maximin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Villa Vigoni, Jun 2012, Como (ITALY), Italy</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion d’échelle en anthropologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nos sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex SMS, Feb 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Villa Vigoni, Jun 2011, Como (ITALY), Italie</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etre et transmettre en compagnonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etre et transmettre en compagnonnage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France. pp.84-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Montpellier 3 – Paul Valéry, Oct 2009, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le masque du genre. La modernité à l’œuvre à partir du cas des compagnons du Tour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 7 - Diderot, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse - Jean Jaurès, Jun 2011, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autobiographical Abilities : the Case of the Compagnons of the Tour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Language and the Scientific Imagination", colloque international organisé par l'ISSEI</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier "Ordinary Writings and Scribal Culture: On the History of Writing in the 19° and 20° centuries"</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eds Martyn Lyons and Anna Kuismin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse - Jean Jaurès, May 2011, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tour de France des compagnons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprentissages, initiations. La construction des identités sexuées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISST / Université de Toulouse - Jean Jaurès, Oct 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LISST / Université de Toulouse - Jean Jaurès, Jun 2010, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe et Marie-Madeleine. Le partage de la destinée féminine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marthe et Marie-Madeleine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHEC / Université de Clermont-Ferrand 2, Mar 2005, Clermont -Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FRAMESPA, May 2010, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05305992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compagnonnages, les figures de la mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les jeunes face à la mobilité et à leur attachement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRFA / Université Catholique de l'Ouest, Mar 2004, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Saint-Maximin, France</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05305963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu seras compagnon, mon fils !&amp;quot; La gestion des minorités par les compagnons du Tour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minorité(s) : construction idéologique ou réalité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRELLIC / Université de Bretagne-Sud, May 2004, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...567 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05305974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18961,2940 +18970,2940 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur une « séquence opératoire » des années 1940 et 1950. La cuisson du pain bouilli à Villar-d’Arène (Hautes-Alpes) selon Marcel Maget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Anthropologie des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Aubervillers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Disparition. Enquête sur une pratique sauvage de parenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Transmissions incertaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus c’est petit, plus c’est grand. À propos des chefs-d’œuvre compagnonniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées européennes du Patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Carcassonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Aubervillers (Campus Condorcet), France</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ces objets qui résistent : la poésie face à l’ethnologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire de recherche Les mardis de la contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie anecdotique. Perspectives anthropologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire L’anecdote en histoire et en histoire de l’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fleurs d’Antananarivo. Jean Paulhan à la recherche des lieux communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Littérature orale et culture lettrée en situations coloniales et postcoloniales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer la matière pour mieux comprendre l’humain / Carnet de passages #6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pitzalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Montécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Payssan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Peyraut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnet de passages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. Université Toulouse - Jean Jaurès, https://www.canal-u.tv/chaines/ut2j/observer-la-matiere-pour-mieux-comprendre-l-humain-carnet-de-passages-6, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/zhap-9n04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05326719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intermittences minérales en Bretagne intérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierres vivantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enskilment in trouble. Magic, aesthetics, and technics in craftmanship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crafting Legacy: Tracing the Threads of Traditional Craftsmanship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Pékin (Beijing), China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défricher la France. Ethnologie française et « Ethnologie de la France » à la conquête des mondes contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences des formations de la SEF / Musée du quai Branly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’homme à l’œil de bois. Portrait de l’anthropologue en Pinocchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Révéler l'envers des mondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Pékin (Beijing), China</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définition et acteurs du patrimoine culturel immatériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mouzard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire national des guides-conférenciers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Béziers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous le ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence autour du film et de l’exposition Sous le ciel (Raymond Depardon et Nicolas Tubéry)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Cajarc (Lot), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Brest, France</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dures Textures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Anthropologie des textures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Compagnons du Tour de France : apprendre les &amp;quot;tours de main</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences du département de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Observer la matière pour mieux comprendre l’humain / Carnet de passages #6</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le faux et la preuve imaginaire en ethnologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginary Evidence : establishing the authenticity in the social sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bucarest (Romania), Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie chantée des compagnons du Tour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence du musée départemental de Seine-et-Marne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Saint-Cyr-sur-Morin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Initiation dense chez Haruki Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Outils anthropologiques et études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non garanti sans poésine. Tina Jolas et l’ethnologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Hétérographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine immatériel et échelles géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Mondialités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Fardin, compagnon-poète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences du Musée du Compagnonnage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes de Paul Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Féminisme et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoines mondialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julia Pitzalis</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bortolotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robin Montécot</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Anatole-Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instantanés Patrimoniaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. https://doi.org/10.60527/43zj-8y05</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05326724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des sons qui donnent forme aux gestes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empreintes sonores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Béziers, France</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écritures littéraires et écritures scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Méditerranée et écritures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Cajarc (Lot), France</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remettre la biographie à l’endroit. Propositions hétérographiques pour dire la vie savante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Hétérographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Aix En Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vies de savoir, réflexivités et représentations de soi chez les artisans et les savants en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'anthropologie générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le geste technique. Vie d’une catégorie descriptive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Cognition, Langues, Langage, Ergonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bucarest (Romania), Roumanie</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission culturelle. Perspectives anthropologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences du Muséum d'Histoire Naturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le compagnonnage et la vie moderne. Autour de quelques régimes d’excellence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés et êtres d’exception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Saint-Cyr-sur-Morin, France</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le geste technique, pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie des techniques du corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture à parts égales. Les enjeux du patrimoine culturel immatériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grandes conférences de la Cité de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tradition, naufragée de la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La tradition, quoi de neuf ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Tours, France</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05308850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et/en anthropologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'espace des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05308846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maîtres en transe. Apprendre, accompagner, transmettre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grandes Conférences de la Cité de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05308845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les promesses du crépuscule. L’anthropologie de Daniel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie savante et anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France. https://doi.org/10.60527/43zj-8y05</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05308847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelle culture le patrimoine culturel est-il le patrimoine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le patrimoine, et après ? Réseaux sociaux et nouvelles formes de valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05307395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie savante comme problème historique et anthropologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie savante et anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05307433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A mains nues. Autour de la tactilité de la pensée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’anthropologie au miroir de ses controverses,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...827 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05307398v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05307395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un bijou d’homme : le joint des compagnons du Tour de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Manuscrit, pp.107-122, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04239312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21904,109 +21913,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métiers en patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministere de la culture. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05306792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId417"/>
+      <w:footerReference w:type="default" r:id="rId418"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22074,51 +22083,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C79C82CC"/>
+    <w:nsid w:val="4AAA986A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22305,51 +22314,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-adell" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2008-6652" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124409784" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522962v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/18363" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.18363" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.34000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Segalen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650631v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vassas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.34545" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pourcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093976v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Martial" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouysset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sagnes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/fiction-itineraire-conseille/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Copans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.opans.2019.01" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.garae.fr/spip.php?article487" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514800v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pelletier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Bendix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bortolotto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Tauschek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02523934v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.editions-ue.com/catalog/details/store/it/book/978-3-8416-7371-8/le-masque-et-le-visage?search=Le%20masque%20et%20le%20visage%20:%20Deux%20paradigmes%20en%20%C3%A9pist%C3%A9mologie%20du%20genre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bastard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Berth&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bouas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02343799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.2594" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786920v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lhm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charlier Zeineddine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Coupaye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zrq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237869v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sorrentino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chave-Dartoen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Travesi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debeane" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Dragani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debaene" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2171" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gobin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vanhoenacker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wendling" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238919v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786897v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Calafat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.243.0034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786876v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.241.0146" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786871v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.241.0140" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786907v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12b0c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786900v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lhi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422924v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.157.0039" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532171v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zrd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237885v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.4786" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786911v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568643v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098670ar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568659v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gabail" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.039-40.03" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880764v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.10972" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237907v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etnografica.12718" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tisseron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Zempl&#233;ni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.7677" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650728v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0055" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0465" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310400v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501888v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650680v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650729v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0109" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0633" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02289561v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.11834" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514798v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2253" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965536v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.181.0005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310326v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514796v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2176" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540959v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.781" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514801v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.764" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310282v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138217v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.848" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054757v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.7506" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965533v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0592" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02518113v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0581" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054749v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.28876" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054743v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.28927" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238459v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.834.0899" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238600v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238901v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.2945" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054751v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hyvert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.23940" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238615v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307451v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238664v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Klotz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306796v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306794v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238939v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238928v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306790v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306791v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965532v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054740v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.2638" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306462v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306472v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306406v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306396v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054753v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239241v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054745v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589144v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306195v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.9967" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589148v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589158v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.22499" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399847v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell-Gombert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.28776" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589128v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589173v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306139v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306091v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306081v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285301v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589123v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589099v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285296v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589092v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589072v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589066v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786893v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berose.fr/article3366.html" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786884v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522972v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.18448" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786887v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237930v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berose.fr/article2909.html" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237897v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57436" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792433v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_vie_savante" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650721v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/49597" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.49597" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650667v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://savoirs.app/en/articles/lettres-erudits-savants#d1e394ftn20ftn21ftn22" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650708v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/34625" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.34625" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650699v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://abant.org.br/publicacoes/publicacao/000158" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48006/978-65-86602-16-6-20" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651134v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650817v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650827v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094040v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650803v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514767v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cfpci.fr/medias/cahier_6_transmettre_superieure.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02517235v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514791v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7231#" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514799v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100369880" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310283v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792428v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310286v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237937v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54136-5" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238387v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238411v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238502v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr/livre/le-tournant-patrimonial/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238434v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307461v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238887v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238895v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.gup.233" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238997v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239054v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238986v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239011v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239038v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239097v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239200v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.gup.385" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239144v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02589212v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239166v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239230v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02343802v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239223v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399502v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589108v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239295v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237923v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310444v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310394v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650760v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310281v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306479v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306483v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589140v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399840v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399856v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399850v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399852v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306050v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306031v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399857v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237903v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310397v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310375v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04808624v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u923" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310448v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310451v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310446v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310440v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310442v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310433v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310430v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310429v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310426v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310425v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310411v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310421v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310413v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310417v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310420v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310418v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310385v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310392v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310383v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310376v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310372v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310305v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310297v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310303v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310313v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310309v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310312v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310307v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310294v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306211v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310273v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310268v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308841v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308849v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308842v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308843v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308840v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307410v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307422v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307403v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307415v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306787v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306782v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306786v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306375v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306783v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306721v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306777v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306778v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306779v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306670v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306763v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306122v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306450v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306428v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306434v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306455v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306422v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306447v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306440v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306389v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306109v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306382v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306372v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306185v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306188v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306148v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306125v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589136v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306112v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399819v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306003v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305992v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305963v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305974v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310447v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310453v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310449v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310436v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310434v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310432v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310438v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310443v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310441v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05326719v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pitzalis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mont&#233;cot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Payssan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Peyraut" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/zhap-9n04" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310435v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310427v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouzard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310431v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310416v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310410v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310424v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310390v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310389v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310380v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310378v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310379v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310369v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310370v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05326724v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chave" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anatole-Gabriel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310371v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310311v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310298v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310296v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310262v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310270v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310276v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310261v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308846v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308850v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308845v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308847v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307433v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307398v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307395v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239312v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306792v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-adell" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2008-6652" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124409784" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522962v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/18363" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.18363" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.34000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Segalen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650631v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vassas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.34545" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pourcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093976v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Martial" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouysset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sagnes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/fiction-itineraire-conseille/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Copans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.opans.2019.01" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.garae.fr/spip.php?article487" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514800v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pelletier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02523934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.editions-ue.com/catalog/details/store/it/book/978-3-8416-7371-8/le-masque-et-le-visage?search=Le%20masque%20et%20le%20visage%20:%20Deux%20paradigmes%20en%20%C3%A9pist%C3%A9mologie%20du%20genre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238804v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Bendix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bortolotto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Tauschek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bouas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bastard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Berth&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02343799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.2594" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786920v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lhm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sorrentino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chave-Dartoen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Travesi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532161v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charlier Zeineddine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Coupaye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zrq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265177v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debaene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Dragani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2171" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502132v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debeane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gobin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vanhoenacker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wendling" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238919v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.241.0146" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.241.0140" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786907v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12b0c" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786902v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lhi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786897v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Calafat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.243.0034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422929v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237885v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.4786" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532171v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zrd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786911v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422924v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.157.0039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568659v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gabail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.039-40.03" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880764v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.10972" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etnografica.12718" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098670ar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650728v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0055" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310400v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650744v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0465" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501888v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650729v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0109" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650625v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tisseron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Zempl&#233;ni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.7677" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0633" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02289561v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.11834" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514798v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2253" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965536v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.181.0005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514796v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2176" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2215" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.848" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514801v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.764" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540959v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.781" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054757v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.7506" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02518113v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965534v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0581" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054749v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.28876" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054743v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.28927" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238459v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.834.0899" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965533v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0592" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238600v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238901v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.2945" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238615v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054751v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hyvert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.23940" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307451v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Klotz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306790v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306791v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238939v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306796v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306794v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965532v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054740v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.2638" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306472v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306462v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306406v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306396v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054753v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239241v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589144v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306195v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.9967" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589148v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589158v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.22499" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054745v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589128v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589173v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399847v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell-Gombert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.28776" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306139v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306091v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306081v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285301v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589123v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285296v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589099v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589092v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589072v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589066v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786893v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berose.fr/article3366.html" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786884v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522972v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.18448" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786887v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237930v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berose.fr/article2909.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237897v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57436" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792433v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_vie_savante" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://savoirs.app/en/articles/lettres-erudits-savants#d1e394ftn20ftn21ftn22" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650708v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/34625" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.34625" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650721v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/49597" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.49597" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651134v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650817v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650827v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094040v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650803v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650699v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://abant.org.br/publicacoes/publicacao/000158" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48006/978-65-86602-16-6-20" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514767v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cfpci.fr/medias/cahier_6_transmettre_superieure.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02517235v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514791v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7231#" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514799v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100369880" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792428v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310283v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310286v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237937v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54136-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238387v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238411v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238502v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr/livre/le-tournant-patrimonial/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238434v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307461v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238887v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238895v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.gup.233" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239054v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238997v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239011v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239038v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239097v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239200v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.gup.385" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239144v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02589212v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239166v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239230v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02343802v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239223v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589108v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399502v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239295v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237923v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310444v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310394v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650760v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310281v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306483v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306479v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589140v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399840v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399850v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399852v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306050v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306031v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399857v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237903v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310397v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310375v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04808624v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u923" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310451v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310448v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310446v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310433v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310442v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310440v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310426v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310429v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310425v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310430v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310413v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310421v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310417v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310420v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310418v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310411v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310392v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310383v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310385v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310376v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310372v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310297v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310303v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310313v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310309v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310312v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310307v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310294v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306211v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310305v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310273v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310268v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308849v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308842v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308843v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308840v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308841v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307410v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307422v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307415v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307403v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306782v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306786v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306375v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306783v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306787v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306777v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306721v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306778v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306779v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306763v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306670v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306450v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306428v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306434v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306455v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306422v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306447v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306440v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306122v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306109v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306382v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306372v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306389v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306185v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306188v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306148v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306125v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589136v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306112v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399819v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306003v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305992v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305963v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305974v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310453v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310449v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310447v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310443v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310438v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310441v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05326719v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pitzalis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mont&#233;cot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Payssan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Peyraut" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/zhap-9n04" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310435v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310432v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310436v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310434v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310427v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouzard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310431v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310416v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310410v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310424v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310389v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310390v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310380v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310378v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310379v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310370v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05326724v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chave" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anatole-Gabriel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310371v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310369v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310298v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310296v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310311v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310262v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310276v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310270v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310261v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308850v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308846v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308845v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308847v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307395v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307433v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307398v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239312v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306792v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>