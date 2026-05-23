--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -2679,5853 +2679,5862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04786871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Monter pour descendre. Faire avec les échelles en contexte patrimonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12lhi⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04786902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Écrire à la dernière personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12b0c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04786907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le musée en réflexion. Une expo-fiction au musée Fenaille de Rodez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le musée en réflexion. Une expo-fiction au musée Fenaille de Rodez</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04786900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Se) revisiter. Pratiques auto-ethnographiques de Martine Segalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Pierre</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Calafat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (3), pp.34-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.243.0034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04786897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissages à l'épreuve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sorrentino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 47</w:t>
+              <w:t xml:space="preserve">, 2023, Apprentissages sous tension, 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">(Se) revisiter. Pratiques auto-ethnographiques de Martine Segalen</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04422929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire voir, faire dire, faire écrire le travail dans le compagnonnage (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes de lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Figures du travail, 320, pp.257-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edl.4786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontres lithiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Charlotte Calafat</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charlier Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (79), pp.12-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11zrd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysage avec figures absentes. Huelgoat minéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Suivre les pierres, 79, pp.84-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11zri⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04786911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire avec les drapeaux chez les compagnons du Tour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Qu’est-ce qu’un drapeau ?, 1 (157), pp.39-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.157.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04422924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La possibilité d’une surprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charlier Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Courduriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gabail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Enseigner l’enquête de terrain. Transmettre, expérimenter, éprouver, 39-40, pp.56-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/emulations.039-40.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manières ethnologues de faire avec de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Anthropologie et études littéraires Contacts, transferts, imaginaires, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.10972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etnográfica: Revista do Centro de Estudos de Antropologia Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Número especial, pp.107-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etnografica.12718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierres vivantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Charlier Zeineddine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (3), pp.197-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1098670ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphonie et roman monographique : construire un dossier pour la Liste Représentative du PCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.10-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perrin Khelissa. Luxe intime. Essai sur notre lien aux objets précieux Paris, Éditions du CTHS, coll. « Format 83 », 2020, 128 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 54 (3), pp.34-46. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ethn.243.0034⟩</w:t>
+              <w:t xml:space="preserve">, 2021, pp.465-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.212.0465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Apprentissages à l'épreuve</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03650744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fichier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (1), pp.55-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.211.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03650728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amorce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Chave-Dartoen</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Monjaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 ans. 50 mots (et un peu plus) , 51 (1), pp.9-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.211.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une pensée du rituel : Raisons du rite dans l'oeuvre de Jean Cuisenier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03650680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poème, poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (1), pp.109-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.211.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03650729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire avec le secret, entre psychanalyse et ethnologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Sorrentino</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Tisseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">András Zempléni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66, pp.22-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revss.7677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03650625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture sans frontières. Une historienne au pays de Barbey d’Aurevilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50 (3), pp.633-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.203.0633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03650794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des outils en mal de mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques &amp; Culture </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, pp.164-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.11834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CROISEMENTS NON CARREFOURS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debaene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Poésie et anthropologie, 21 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/lht.2253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anthropologie d’Ethnologie française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169 (1), pp.5-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.181.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des poètes pour alliés. Entretien avec Marielle Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Dragani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debaene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, https://www.fabula.org/lht/21/mace.html. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/lht.2215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lampe dans la lumière aride&amp;quot;. Tina Jolas, l’ethnologie malgré la poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula-LhT : littérature, histoire, théorie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Poésie et anthropologie, 21 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/lht.2176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les savoirs des « bois debout » : le trait et l’orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le bois, 34, pp.71-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lha.848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02138217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Marc-Olivier GONSETH, Bernard KNODEL, Yann LAVILLE, Grégoire MAYOR et Olivier SCHINZ (éds.) Secrets : opacités du patrimoine culturel immatériel (Neuchâtel, Musée d’Ethnographie de Neuchâtel, 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (4), pp.744-746</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des vies conduites par les œuvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Malaise dans la représentation, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hybrid.764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lives driven by works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hybrid. Revue des arts et médiations humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hybrid.781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05540959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devant la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L'Atelier Bis - Ecrire les écritures. Hommage à Daniel Fabre, 16 Bis, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/acrh.7506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panser les rituels. Parcours de rituels secrets dans l'espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Apprentissages sous tension, 45</w:t>
+              <w:t xml:space="preserve">, 2016, 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edl.4786⟩</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des vies créatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217, pp.109-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lhomme.28876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rencontres lithiques</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présences de Daniel Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11zrd⟩</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (164), pp.581-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.164.0581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11zri⟩</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anthropologie ou les promesses du crépuscule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 218, pp.67-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lhomme.28927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/vin.157.0039⟩</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchékhov, « muse ethnographique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 834, pp.899-908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.834.0899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La possibilité d’une surprise</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemins qui mènent à Lascaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Charlier Zeineddine</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hommages à Daniel Fabre (1947-2016), 4 (164), pp.592-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.164.0592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hand's Share</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défis et chansons en compagnonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Courduriès</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hyvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Connaît-on la chanson ?, 215-216, pp.171-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lhomme.23940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La part de la main</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le savoir en personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de la BNU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.38 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rbnu.2945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Gérard LENCLUD L’universalisme ou le pari de la raison (Paris, Le Seuil / Gallimard, 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (1), pp.197-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05307451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mains ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/contextes.10972⟩</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Baptiste BUOB, Valérie KLEIN (dir.) Luthiers, de la main à la main (Arles, Actes Sud, 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (2), pp.364-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.142.0355e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes contemporains. Revue d’anthropologie sociale et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°5, pp.3-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Laurence Charlier Zeineddine</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Sarah LE MENESTREL (dir.) Des vies en musique. Parcours d’artistes, mobilités, transformations (Paris, Hermann, 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (1), pp.951-952</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lieu, le lien, la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes contemporains. Revue d’anthropologie sociale et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n°5, pp.11-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lieu, le lien, la loi. Registres du secret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes contemporains. Revue d’anthropologie sociale et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.11-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Faire le secret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes contemporains. Revue d’anthropologie sociale et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.3-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Tour sur soi. Les bons usages de la nostalgie en compagnonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (1), pp.85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arts de faire, arts de vivre. Chefs-d’œuvre inconnus des compagnons du tour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (17), pp.118-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gradhiva.2638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Philippe GARDY, Philippe MARTEL (dir.), Mémoires de pauvres. Autobiographies occitanes en vers au XIXe siècle (Carcassonne, Garae Hésiode, 2009) et de Jean-François COUROUAU (dir.), L’Autobiographie et les langues de France (Carcassonne, Garae Hésiode, 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°201, pp.200-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Marielle Macé, Façons de lire, manières d’être (Paris, Gallimard, 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. L, n°1, pp.293-296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pensée donnée à voir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Jack D. ELLER, Cultural Anthropology. Global Forces, Local Lives, (Londres – New York, Routledge, 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n°198-199, p. 380-382</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Genre en faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.231-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine, éthique, identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ricerca folklorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n°64, pp.81-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecce vir ! Autour de deux ouvrages d'Anne-Marie Sohn et Pascale Jamoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Martine WATRELOT et Michèle HECQUET (dir.), Le compagnon du Tour de France de George Sand (Lille, Editions du Conseil scientifique de l’Université Charles-de-Gaulle – Lille 3, 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (34), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clio.9967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction racinante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 46 (3), pp.197-217. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 34 (2), pp.225-236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fichier</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conteur, le scribe, le chansonnier. Formes et raisons de l'autobiographie chez les compagnons du Tour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 195-196 (195-196), pp.193-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lhomme.22499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Story-tellers, Song-writers and Scribes : Forms and Reasons of Autobiographies among Tour-de-France Journeymen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 195-196, pp.193-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de GLOWCZEWSKI, Barbara, Rêves en colère (Paris, Plon, 2004)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La force du Trait et le chef-d'œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Midi-Pyrénées patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, pp.32-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'archive-monument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Adèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3, pp.22-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de BENKIRANE, Réda, ZIEGLER, Erica (dir.), Culture et cultures (Genève, Musée d'ethnographie, 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell-Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 189 (189), pp.278-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lhomme.28776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une volonté de savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fissures de l’Un</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonctions sociales du compagnonnage (XVIIIe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fragments d'histoire du compagnonnage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.XX</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00285301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du passage par le rite aux rites de passage. Les fonctions sociales du compagnonnage et leur évolution (XVIIIe-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fragments d'histoire du compagnonnage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.88-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terre humaine&amp;quot;. Les territoires de l'ethnologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 383, pp.21-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00285296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment disparaissent les routes. Le tour de France des compagnons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25, pp.93-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la croisée des destins. Marie-Madeleine et les compagnons du Tour de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 51 (1), pp.55-57. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 36 (1), pp.129-137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.10-15</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture de la sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clio. Histoire, Femmes et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23, pp.293-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Anne Perrin Khelissa. Luxe intime. Essai sur notre lien aux objets précieux Paris, Éditions du CTHS, coll. « Format 83 », 2020, 128 p.</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sentiers de l'Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.465-467. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 34 (3), pp.517-525</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...4483 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00589066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8535,3847 +8544,3847 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expérimentations ethnologiques de Marcel Maget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Laurière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Années 50 : aux origines de l’anthropologie française contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.42-82, 2024, Les Carnets de Bérose, 978-2-11-167948-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-04786893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche du plus haut sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La poétique de la masculinité : être un homme dans un village de montagne crétois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaire du Midi, pp.9-30, 2024, Les Anthropologiques, 978-2-8107-1308-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04786884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une ethnologie décentrée de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Sophie Chevalier; Anne Raulin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie contemporaine : de l’éloignement au décentrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2024, 978-2-7355-0931-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cths.18448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04522972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir pour rester. Approche anthropologique des conduites chez les compagnons du Tour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partir est une fête. La conduite des compagnons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du compagnonnage, pp.47-68, 2024, 978-2-9514614-2-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04786887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les derniers folkloristes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bérose. Encyclopédie internationale des histoires de l'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bérose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.42-82, 2024, Les Carnets de Bérose, 978-2-11-167948-1</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communauté, appartenance, identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Gefen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un monde commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.152-155, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.57436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Adell</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la vie devant soi. Vie savante et biographie scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie savante. La question biographique dans les sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-13-083053-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03792433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettrés, érudits, savants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectres de l'érudition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EHESS / FMSH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://savoirs.app/en/articles/lettres-erudits-savants#d1e394ftn20ftn21ftn22, 2021, Spectres de l'érudition</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03650667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une apparence corrigée par une transparence. Initiations avec et sans rites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Agnès Fine; Claudine Vassas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daniel Fabre, l'arpenteur des écarts : Actes du colloque de Toulouse, février 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-140, 2021, Ethnologie de la France et des mondes contemporains, 978-2-7351-2834-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.34625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03650708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontrer, retrouver. Autour de quelques formes de la rencontre intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Sagnes; Claudie Voisenat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daniel Fabre, le dernier des romantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-194, 2021, Ethnologie de la France et des mondes contemporains, 978-2-7351-2841-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.49597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03650721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestes techniques et savoir-faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prototypes. De l'expérimentation à l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, pp.58-60, 2020, 978-2-35545-010-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03650817v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autobio(poly)graphie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Pierre Cavaillé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrits autobiographiques subalternes (français, italien, occitan, allemand)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, 2020, Collection de l'ECRIT</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03651134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine de l'imagination scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prototypes. De l'expérimentation à l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, pp.55-57, 2020, 978-2-35545-010-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03650827v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Courduriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mouysset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Jérôme Courduriès; Agnès Martial; Sylvie Mouysset; Sylvie Sagnes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiction : Itinéraire conseillé. Mélanges offerts à Agnès Fine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.9-26, 2020, Les Anthropologiques, 978-2-8107-0700-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Musée du compagnonnage, pp.47-68, 2024, 978-2-9514614-2-0</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03094040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans les forêts profondes et les puits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Jérôme Courduriès; Agnès Martial; Sylvie Mouysset; Sylvie Sagnes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fiction : itinéraire conseillé. Mélanges offerts à Agnès Fine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.195-215, 2020, Les Anthropologiques, 978-2-8107-0700-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Bérose. Encyclopédie internationale des histoires de l'anthropologie</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03650803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">As viradas do patrimônio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Miriam Pillar Grossi; Vinicius Kauê Ferreira; Leandro Castro Oltramari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Família, gênero e memória: diálogos interdisciplinares entre França e Brasil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ABA; Tribo da Ilha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.449-465, 2020, Família, gênero e memória: diálogos interdisciplinares entre França e Brasil, 978-65-86602-16-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48006/978-65-86602-16-6-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03650699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lyre et l'écrire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Martine Auroy-Nicoud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alphonse Fardin, Normand le Bien-Aimé du Tour de France, compagnon cordonnier-bottier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GARAE Hésiode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">La vie savante. La question biographique dans les sciences humaines</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maîtres en transe. Transformation des rapports aux savoirs et à leur transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmettre ! Savoir-faire, métiers d'art et patrimoine culturel immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-2-13-083053-5</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison des Cultures du Monde-Centre français du patrimoine culturel immatériel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.99-108, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Spectres de l'érudition</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sans feu ni lieu. L'espace non géométrique du savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yolande Maury; Suzanne Kovacs; Sylvie Condette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèques en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, https://savoirs.app/en/articles/lettres-erudits-savants#d1e394ftn20ftn21ftn22, 2021, Spectres de l'érudition</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-60, 2018, 2757423681</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Daniel Fabre, l'arpenteur des écarts : Actes du colloque de Toulouse, février 2017</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esprit(s) de folklore(s). Georges Henri, André, Arnold… et les autres au prisme de Roger Lecotté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Laurière; Daniel Fabre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arnold Van Gennep (1873-1957) : terrains, oppositions, réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du CTHS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.261-288, 2018, 978-2-7355-0856-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Daniel Fabre, le dernier des romantiques</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régimes d'excellence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Dubois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meilleurs Ouvriers de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Skira, pp.29-39, 2017, 978-2-37074-054-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03792428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le geste technique et sa musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell et Aline Pelletier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des mains pour penser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée des arts et métiers de Salles-la-Source, pp.11-17, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Jacob. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abécédaire des Mondes lettrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSSIB, http://abecedaire.enssib.fr, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing One’s Life : The French School of the Anthropology of Writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martyn Lyons; Rita Marquillas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approaches to the History of Written Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.97-116, 2017, New Directions in Book History, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54136-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Jérôme Lamy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce que la science fait la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CTHS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-19, 2016, 978-2-7355-0847-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, 2020, Collection de l'ECRIT</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie savante. Perspectives morphologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Jérôme Lamy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce que la science fait à la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CTHS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-75, 2016, 978-2-7355-0847-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, pp.58-60, 2020, 978-2-35545-010-5</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sens de la visite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Hottin; Claudie Voisenat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tournant patrimonial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de la MSH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.267-292, 2016, 978-2-7351-2254-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, pp.55-57, 2020, 978-2-35545-010-5</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triompher de la division</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Jérôme Lamy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce que la science fait à la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CTHS</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-249, 2016, 978-2-7355-0847-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Bendix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bortolotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Tauschek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Regina Bendix; Chiara Bortolotto; Markus Tauschek. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Between Imagined Communities and Communities of Practice: Participation, Territory and the Making of Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Göttingen University Press, pp.7-21, 2015, 9783863952051</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un mastère multi-sites &amp;quot;Expertise ethnologique en patrimoine immatériel&amp;quot; (Toulouse, Montpellier, Barcelone)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du CFPCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.12-23, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05307461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphony vs. Monograph: the Problem of Participation in a French ICH Dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Regina Bendix; Chiara Bortolotto; Markus Tauschek. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Between Imagined Communities and Communities of Practice. Participation, Territory and the Making of Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Göttingen University Press; Göttingen University Press, pp.237-247, 2015, 9783863952051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.gup.233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-A. Privat-Savigny. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche de l’excellence. Le compagnonnage à Lyon, de ses origines mythiques à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.114-123, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Os giros do patrimônio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Cavignac; Muirakytan K. de Macêdo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tronco, ramos e raízes!: história e patrimônio cultural do Seridó negro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFRN, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compagnonnage moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Yves Beaurepaire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la Franc-Maçonnerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.53-57, 2014, 9782200248390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir compagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M.-A. Privat-Savigny. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche de l’excellence. Le compagnonnage à Lyon, de ses origines mythiques à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.100-113, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compagnonnage ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Yves Beaurepaire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de la Franc-Maçonnerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.47-53, 2014, 9782200248390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire, dire, écrire le Tour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Colette Berthès; Laurent Bastard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saint-Lys la Fidélité, compagnon charpentier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GARAE, pp.4-33, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French Journeymen Tradition: Convergence between French Heritage Traditions and UNESCO’s 2003 Convention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Regina Bendix; Aditya Eggert; Arnika Peselmann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heritage Regimes and the State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Göttingen University Press; Göttingen University Press, pp.177-194, 2012, 9783863951221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.gup.385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un esprit de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Agnès Fine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et anthropologie de la parenté. Autour de Paul Lacombe (1834-1919)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du CTHS, pp.11-30, 2012, 978-2-7355-0761-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essai d’anthropologie de l’oubli. Le cas de Paul Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Fine; Nicolas Adell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et anthropologie de la parenté : Autour de Paul Lacombe (1834-1919)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, pp.369-378, 2012, 978-2735507610</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02589212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lacombe, d’une histoire l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Agnès Fine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et anthropologie de la parenté. Autour de Paul Lacombe (1834-1919)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions du CTHS, pp.195-221, 2012, 978-2-7355-0761-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmettre, verbe intransitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Yves Pourcher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmettre, quel(s) patrimoine(s) ? Autour du patrimoine culturel immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard éditeur, pp.39-56, 2011, 978-2-35692-066-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des hommes-patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaetano Ciarcia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologues et passeurs de mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.33-53, 2011, 978-2811105587</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi le patrimoine est-il le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.9-26, 2020, Les Anthropologiques, 978-2-8107-0700-3</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Pourcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Adell; Yves Pourcher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmettre, quel(s) patrimoine(s) ? Autour du patrimoine culturel immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard éditeur, pp.7-23, 2011, 978-2-35692-066-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Midi, pp.195-215, 2020, Les Anthropologiques, 978-2-8107-0700-3</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04239223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe et Marie-Madeleine ou le partage de la destinée féminine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marthe et Marie-Madeleine. Deux modèles de dévotion et d'accueil chrétien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Blaise Pascal, pp.83-95, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...83 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe et Marie-Madeleine ou le partage de la destinée féminine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Pérol, Bruno Phalip, Pascale Quincy-Lefebvre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marthe et Marie-Madeleine. Deux modèles de dévotion et d'accueil chrétien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUBP, p.77-89, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, pp.99-108, 2019</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Total Writing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martyn Lyons. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ordinary Writings, Personal Narratives: Writing Practices in 19th and early 20th-century Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang Verlag, pp.33-49, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...2390 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04239295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12385,111 +12394,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lemieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'identité : dictionnaire encyclopédique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.739-744</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04237923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12499,182 +12508,182 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine culturel immatériel et ses enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raconter le patrimoine culturel immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonse Fardin, compagnon-poète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.18-29, n°18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un chantier infini&amp;quot; : préambule à Passer à l'âge d'homme de Daniel Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12696,733 +12705,733 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Vassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03650760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie devant soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.Acteurs de l'économie - La Tribune, n°137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Vers les sociétés du savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, Midi-Pyrénées Patrimoine, dossier « Vivre la science à Toulouse (1960-1990) », hors-série n°4, p. 10-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05306483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolande Trempé. Une mine d’Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, Midi-Pyrénées Patrimoine, dossier « Vivre la science à Toulouse (1960-1990) », hors-série n°4, p. 124-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05306479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le carnaval de l'Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00589140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre et transmettre en compagnonnage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00399840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de GAUCHET, Marcel, La crise du libéralisme (Paris, Gallimard, 2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00399856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de GODEAU, Emmanuelle, L'« esprit de corps ». Sexe et mort dans la formation des internes en médecine (Paris, MSH, 2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00399850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de JACOB, Christian (dir.), Lieux de savoir. I : Espaces et communautés (Paris, Albin Michel, 2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00399852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terra umana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05306050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terre humaine&amp;quot;. Les territoires de l’ethnologue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.21-22, n°383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05306031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de BAEKE, Viviane, &amp;quot;Le temps des rites. Ordre du monde et destin individuel en pays wuli&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00399857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13432,286 +13441,286 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire avec les écrivains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04237903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de l'Encyclopédie du geste au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrie et artisanat : maintenance, mêmes méthodes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces de la vie savante à Toulouse (Mondes Sociaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/u923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13721,948 +13730,1026 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture lettrée cherche figures. Jean Paulhan à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures lettrées des mondes oraux. Situations coloniales et post-coloniales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Genève / MEG, May 2025, Genève (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir-faire manuels, spécialisation professionnelle et PCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les savoir-faire du patrimoine culturel immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ethnopôle et musée-jardin de Salagon, Jul 2025, Salagon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piedras compañeras: Vivir con piedras considerables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaia. La Tierra como cuerpo que siente: materia, sentidos y performatividad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Complutense Madrid, Oct 2025, Madrid (ES), España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment bien partir ? Anthropologie des départs ritualisés chez des communautés d’artisans en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques et métiers « marcheurs » en Asie de l’Est. Traces et techniques des circulations à pied : perspectives modernes et contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée d'ethnographie / Université de Bordeaux Montaigne, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-anti-authenticity. Collective mobilizations around a downgraded criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeology and Intangible Heritage, Europe / Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TRACES, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Les savoir-faire de la terre crue comme patrimoine immatériel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine culturel immatériel et développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire UNESCO PCI et développement durable / GIS Patrimoines, May 2024, Salagon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Patrimoines vagabonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines vagabonds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Patrimoines en partage / LISST, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion. L’apocalypse culturelle et les sauveurs culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sauveurs culturels. Les crises patrimoniales et leurs héros / Congrès du CTHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions : Patrimoine, le couteau à la main</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines vagabonds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Patrimoines en partage / LISST, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine, un écho transdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 20 ans de la mission Patrimoine Scientifique et Technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée National des Arts et Métiers, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysage avec figures absentes (Huelgoat, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres lithiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Techniques &amp; culture / EHESS, Jun 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine immatériel et cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filmer le patrimoine culturel immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEIIBA / LISST, Apr 2022, Toulouse, France. https://www.canal-u.tv/133072</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prises et déprises littéraires en anthropologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie, histoire et littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Columbia University, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manières ethnologues de faire avec la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et études littéraires. Histoire et potentiels de transferts théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIL, Feb 2021, Lausanne, Suisse. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.10972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une ethnologie décentrée de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14678,73 +14765,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centres et périphéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, May 2022, Aubervillers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarques autour de Vie d’un musée de Martine Segalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14760,4207 +14847,4138 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Martine Segalen (1941-2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MuCEM, Jun 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mains doubles. Anthropologie d’un organe supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de mains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Clément Fabre et Sarah Rey, Université Polytechnique des Hauts-de-France, Jan 2022, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, UNIL, Feb 2021, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire voir, faire dire et faire écrire le travail dans le compagnonnage (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIL, Nov 2021, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UNIL, Nov 2021, Lausanne, Suisse</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haut les couleurs ! Affirmations en soie et en velours chez les compagnons du Tour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What's a flag?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRBC / Université de Bretagne Occidental, Nov 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRBC / Université de Bretagne Occidental, Nov 2021, Brest, France</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti anti-authenticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoines Matériels et Immatériels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFEO / Centre franco-chinois / Ambassade de France, Dec 2020, Pékin (Beijing), Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EFEO / Centre franco-chinois / Ambassade de France, Dec 2020, Pékin (Beijing), Chine</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une pensée du rituel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Cuisenier (1927-2017). Jalons d’une odyssée en anthropologie de l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du quai Branly / BNF, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Musée du quai Branly / BNF, Jun 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie de la rencontre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passages, passager et passeur. Daniel Fabre et l’anthropologie du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National du Patrimoine / IIAC, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut National du Patrimoine / IIAC, Oct 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettrés, érudits, savants : manières d’être et façons de faire avec le savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spectres de l’érudition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Mar 2018, Lausanne (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. La notion de vie savante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie savante. Vertus et limites d’une hypothèse de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS / ANR Vie savante, May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lyre et l’écrire. Le geste autobiographique d’un cordonnier-bottier au tournant des XIXe et XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’autobiographie populaire ou l’écriture sans école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Il Laboratorio / LISST-CAS, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, Mar 2018, Lausanne (CH), Suisse</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension du domaine du matériel dans la culture. Le cas du Patrimoine Culturel Immatériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre les mondes sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex SMS, Mar 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Introduction. La notion de vie savante</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affinités non mitoyennes. Ethnologie et poésie au prisme de Tina Jolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie savante. Vertus et limites d’une hypothèse de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EHESS / ANR Vie savante, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Labex SMS, Mar 2018, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les racines musicales du geste technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matières à savoir-faire. Propriété, circulation et formation des savoir-faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 1 - Panthéon Sorbonne, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS / ANR Vie savante, May 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un homme sur les lieux : Roger Lecotté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arnold Van Gennep : Terrains, Oppositions, Réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lahic / EHESS, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 1 - Panthéon Sorbonne, Dec 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs à conquérir. Formes compagnonniques de la (non) transmission des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transmission des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CTHS, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lahic / EHESS, Oct 2011, Paris, France</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolande Trempé et ses doubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire plurielle et histoire sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Framespa / Université de Toulouse - Jean Jaurès, Nov 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CTHS, Apr 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rituels secrets dans l’espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Négocier, changer, adapter les rituels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Framespa / Université de Toulouse - Jean Jaurès, Nov 2017, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il faut abolir la distance, même &amp;quot;juste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’ethnologie chez soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFEA / SEF / Musée de l'Homme, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Mar 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05308849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compagnons et maîtres d’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir-faire, métiers d’art et patrimoine culturel immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre français du PCI, Sep 2016, Vitré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AFEA / SEF / Musée de l'Homme, Mar 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05308842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biographie scientifique, sociologie d’une vie intellectuelle, vie savante.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AISLF / UQAM, Jul 2016, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre français du PCI, Sep 2016, Vitré, France</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05308843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A cultura em processo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabricar a cultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFRN, Oct 2016, Natal - Rio Grande do Norte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AISLF / UQAM, Jul 2016, Montréal (Québec), Canada</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05308840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devant la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrire les écritures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRH / EHESS, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UFRN, Oct 2016, Natal - Rio Grande do Norte, Brazil</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05308841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie savante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française d'Histoire des Sciences de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFHSH / ENS, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRH / EHESS, Sep 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05307410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biographie scientifique et vie savante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives et recherches en sociologie des religions : biographies croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives Nationales / GSRL, Dec 2015, Pierrefite-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SFHSH / ENS, Nov 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05307422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel(s) objet(s) pour le patrimoine immatériel scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Patrimoine contemporain : Science, technique, culture et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM / Mission PATSTEC, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Archives Nationales / GSRL, Dec 2015, Pierrefite-sur-Seine, France</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05307415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimonialiser la culture selon l’UNESCO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le patrimoine aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du temps libre, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CNAM / Mission PATSTEC, Nov 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05307403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture et ses guillemets. Réflexions à partir d’un processus de candidature à la Liste représentative du PCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions culturelles. Qualifier la culture, faire circuler des biens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH, Dec 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université du temps libre, May 2015, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les perspectives historiques en anthropologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formations de la Société d'ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEF, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MSH, Dec 2014, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Registres du secret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mystères du secret. Formes et raisons d’être</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse - Jean Jaurès, Jan 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SEF, Nov 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sans feu ni lieu. L’espace non géométrique du savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir(s) et espace(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille 3, Nov 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse - Jean Jaurès, Jan 2011, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panser les rituels. Parcours de rituels secrets dans l’espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rituel et réflexivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée du quai Branly, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille 3, Nov 2014, Lille, France</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les musées de compagnonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métiers du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Musée du quai Branly, Nov 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens de la visite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les médiations culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval, May 2013, Québec (CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Laval, May 2013, Québec (CA), Canada</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Master « Expertise ethnologique en patrimoines immatériels » : projet interuniversitaire (Toulouse, Montpellier, Barcelone)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enseigner le patrimoine culturel immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CFPCI, Sep 2013, Vitré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Master « Expertise ethnologique en patrimoines immatériels » : projet interuniversitaire (Toulouse, Montpellier, Barcelone)</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poreux. Raisons et horizons de l’autre guérir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La relation souffrants-soignants : espaces incertains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Framespa, Jan 2013, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences du patrimoine immatériel au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner le patrimoine culturel immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CFPCI, Sep 2013, Vitré, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la Culture, Apr 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoirs imprenables, savoirs transférables. Une autre mise en ordre des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs et savoir-faire populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS, Dec 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Framespa, Jan 2013, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Excellence dans la souffrance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corps au travail XIXe-XXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Framespa / Université de Toulouse - Jean Jaurès, Jan 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CFPCI, Sep 2013, Vitré, France</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolande Trempé et les figures de l’Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie savante. Formes et récits d’un style</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISST / Université de Toulouse - Jean Jaurès, Oct 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ENS, Dec 2013, Lyon, France</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions et perspectives autour de la vie savante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie savante. Formes et récits d’un style</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISST / Université de Toulouse - Jean Jaurès, Oct 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Framespa / Université de Toulouse - Jean Jaurès, Jan 2012, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anthropologie des savoirs : objets et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Re-membering the body</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Neuchâtel, Sep 2012, Neuchâtel (Suisse), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rolande Trempé et les figures de l’Histoire</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: qu'est-ce qu'une vie savante?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie savante. Formes et récits d’un style</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LISST / Université de Toulouse - Jean Jaurès, Oct 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, LISST / Université Toulouse - Jean Jaurès, Oct 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LISST / Université de Toulouse - Jean Jaurès, Oct 2012, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions. La transmission dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La transmission : de l’information au patrimoine,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DDAME / Université de Toulouse - Jean Jaurès, Mar 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Neuchâtel, Sep 2012, Neuchâtel (Suisse), Suisse</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphony vs monography in ICH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institutions, territoires et communautés: perspectives sur le patrimoine culturel immatériel translocal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Villa Vigoni, Jun 2012, Como (ITALY), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LISST / Université Toulouse - Jean Jaurès, Oct 2012, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lacombe, l’histoire, les sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux origines de l’anthropologie française : l’œuvre de Paul Lacombe (1834-1919)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Lauzerte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DDAME / Université de Toulouse - Jean Jaurès, Mar 2012, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des hommes-patrimoine : les compagnons du Tour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passeurs de patrimoine. Ethnographie des personnes-ressource</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Montpellier 3 – Paul Valéry, Oct 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Polyphony vs monography in ICH</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie savante, quel patrimoine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le patrimoine immatériel du Toulouse scientifique moderne (1960-1990)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse - Jean Jaurès, Jun 2011, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire de la main</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes de main</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse - Jean Jaurès, May 2011, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que le lieu fait au patrimoine. Une comparaison France – Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institutions, territoires et communautés: perspectives sur le patrimoine culturel immatériel translocal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Villa Vigoni, Jun 2012, Como (ITALY), Italy</w:t>
+              <w:t xml:space="preserve">, Villa Vigoni, Jun 2011, Como (ITALY), Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Lauzerte, France</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effusions patrimoniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmettre : quel(s) patrimoine(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISST / Université de Toulouse - Jean Jaurès, Jun 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Montpellier 3 – Paul Valéry, Oct 2009, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Enfrèrement. Destins fraternels en compagnonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frères, sœurs. Le lien rêvé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FRAMESPA, May 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse - Jean Jaurès, Jun 2011, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impensé, l’autre, le différent. Sens du féminin dans le compagnonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’élément féminin dans les confréries de métier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Saint-Maximin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse - Jean Jaurès, May 2011, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion d’échelle en anthropologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nos sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex SMS, Feb 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Villa Vigoni, Jun 2011, Como (ITALY), Italie</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etre et transmettre en compagnonnage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etre et transmettre en compagnonnage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France. pp.84-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LISST / Université de Toulouse - Jean Jaurès, Jun 2010, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00589136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le masque du genre. La modernité à l’œuvre à partir du cas des compagnons du Tour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris 7 - Diderot, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, FRAMESPA, May 2010, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autobiographical Abilities : the Case of the Compagnons of the Tour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Language and the Scientific Imagination", colloque international organisé par l'ISSEI</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier "Ordinary Writings and Scribal Culture: On the History of Writing in the 19° and 20° centuries"</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eds Martyn Lyons and Anna Kuismin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Saint-Maximin, France</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00399819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Tour de France des compagnons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprentissages, initiations. La construction des identités sexuées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LISST / Université de Toulouse - Jean Jaurès, Oct 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Labex SMS, Feb 2009, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05306003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe et Marie-Madeleine. Le partage de la destinée féminine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marthe et Marie-Madeleine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHEC / Université de Clermont-Ferrand 2, Mar 2005, Clermont -Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France. pp.84-95</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05305992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compagnonnages, les figures de la mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les jeunes face à la mobilité et à leur attachement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRFA / Université Catholique de l'Ouest, Mar 2004, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 7 - Diderot, Sep 2009, Paris, France</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05305963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu seras compagnon, mon fils !&amp;quot; La gestion des minorités par les compagnons du Tour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minorité(s) : construction idéologique ou réalité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRELLIC / Université de Bretagne-Sud, May 2004, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...360 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05305974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18970,2846 +18988,2846 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur une « séquence opératoire » des années 1940 et 1950. La cuisson du pain bouilli à Villar-d’Arène (Hautes-Alpes) selon Marcel Maget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Anthropologie des techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Aubervillers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Disparition. Enquête sur une pratique sauvage de parenté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Transmissions incertaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus c’est petit, plus c’est grand. À propos des chefs-d’œuvre compagnonniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées européennes du Patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Carcassonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces objets qui résistent : la poésie face à l’ethnologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire de recherche Les mardis de la contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie anecdotique. Perspectives anthropologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire L’anecdote en histoire et en histoire de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fleurs d’Antananarivo. Jean Paulhan à la recherche des lieux communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Littérature orale et culture lettrée en situations coloniales et postcoloniales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05310441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer la matière pour mieux comprendre l’humain / Carnet de passages #6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pitzalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Montécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Payssan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Peyraut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnet de passages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. Université Toulouse - Jean Jaurès, https://www.canal-u.tv/chaines/ut2j/observer-la-matiere-pour-mieux-comprendre-l-humain-carnet-de-passages-6, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/zhap-9n04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Pitzalis</w:t>
+                <w:t xml:space="preserve">halshs-05326719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intermittences minérales en Bretagne intérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierres vivantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enskilment in trouble. Magic, aesthetics, and technics in craftmanship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crafting Legacy: Tracing the Threads of Traditional Craftsmanship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Pékin (Beijing), China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défricher la France. Ethnologie française et « Ethnologie de la France » à la conquête des mondes contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences des formations de la SEF / Musée du quai Branly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’homme à l’œil de bois. Portrait de l’anthropologue en Pinocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Révéler l'envers des mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous le ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence autour du film et de l’exposition Sous le ciel (Raymond Depardon et Nicolas Tubéry)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Cajarc (Lot), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définition et acteurs du patrimoine culturel immatériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robin Montécot</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Payssan</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mouzard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire national des guides-conférenciers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Béziers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dures Textures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Anthropologie des textures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Compagnons du Tour de France : apprendre les &amp;quot;tours de main</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences du département de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le faux et la preuve imaginaire en ethnologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginary Evidence : establishing the authenticity in the social sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bucarest (Romania), Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Initiation dense chez Haruki Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Outils anthropologiques et études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie chantée des compagnons du Tour de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence du musée départemental de Seine-et-Marne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Saint-Cyr-sur-Morin, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non garanti sans poésine. Tina Jolas et l’ethnologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Hétérographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoine immatériel et échelles géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Mondialités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Fardin, compagnon-poète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences du Musée du Compagnonnage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes de Paul Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Féminisme et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrimoines mondialisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bortolotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Anatole-Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instantanés Patrimoniaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. https://doi.org/10.60527/43zj-8y05</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05326724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des sons qui donnent forme aux gestes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empreintes sonores</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Pékin (Beijing), China</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écritures littéraires et écritures scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Méditerranée et écritures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remettre la biographie à l’endroit. Propositions hétérographiques pour dire la vie savante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Hétérographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Aix En Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vies de savoir, réflexivités et représentations de soi chez les artisans et les savants en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'anthropologie générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Béziers, France</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le geste technique. Vie d’une catégorie descriptive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Cognition, Langues, Langage, Ergonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Cajarc (Lot), France</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le compagnonnage et la vie moderne. Autour de quelques régimes d’excellence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés et êtres d’exception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le geste technique, pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie des techniques du corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission culturelle. Perspectives anthropologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences du Muséum d'Histoire Naturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bucarest (Romania), Roumanie</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture à parts égales. Les enjeux du patrimoine culturel immatériel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grandes conférences de la Cité de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Saint-Cyr-sur-Morin, France</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05310261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les maîtres en transe. Apprendre, accompagner, transmettre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grandes Conférences de la Cité de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05308845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tradition, naufragée de la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La tradition, quoi de neuf ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05308850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et/en anthropologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'espace des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05308846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les promesses du crépuscule. L’anthropologie de Daniel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie savante et anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Tours, France</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05308847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelle culture le patrimoine culturel est-il le patrimoine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le patrimoine, et après ? Réseaux sociaux et nouvelles formes de valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05307395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie savante comme problème historique et anthropologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie savante et anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France. https://doi.org/10.60527/43zj-8y05</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05307433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A mains nues. Autour de la tactilité de la pensée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’anthropologie au miroir de ses controverses,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...1103 lines deleted...]
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05307398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21819,91 +21837,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un bijou d’homme : le joint des compagnons du Tour de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Manuscrit, pp.107-122, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04239312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21913,109 +21931,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métiers en patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministere de la culture. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05306792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId418"/>
+      <w:footerReference w:type="default" r:id="rId419"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22083,51 +22101,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AAA986A"/>
+    <w:nsid w:val="2EF859F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22314,51 +22332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-adell" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2008-6652" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124409784" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522962v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/18363" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.18363" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.34000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Segalen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650631v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vassas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.34545" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pourcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093976v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Martial" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouysset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sagnes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/fiction-itineraire-conseille/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Copans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.opans.2019.01" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.garae.fr/spip.php?article487" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514800v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pelletier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02523934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.editions-ue.com/catalog/details/store/it/book/978-3-8416-7371-8/le-masque-et-le-visage?search=Le%20masque%20et%20le%20visage%20:%20Deux%20paradigmes%20en%20%C3%A9pist%C3%A9mologie%20du%20genre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238804v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Bendix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bortolotto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Tauschek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bouas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bastard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Berth&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02343799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.2594" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786920v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lhm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sorrentino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chave-Dartoen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Travesi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532161v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charlier Zeineddine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Coupaye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zrq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265177v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debaene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Dragani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2171" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502132v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debeane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gobin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vanhoenacker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wendling" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238919v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.241.0146" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.241.0140" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786907v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12b0c" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786902v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lhi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786897v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Calafat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.243.0034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422929v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237885v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.4786" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532171v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zrd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786911v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422924v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.157.0039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568659v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gabail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.039-40.03" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880764v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.10972" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etnografica.12718" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098670ar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650728v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0055" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310400v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650744v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0465" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501888v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650729v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0109" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650625v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tisseron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Zempl&#233;ni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.7677" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0633" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02289561v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.11834" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514798v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2253" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965536v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.181.0005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514796v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2176" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2215" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.848" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514801v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.764" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540959v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.781" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054757v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.7506" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02518113v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965534v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0581" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054749v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.28876" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054743v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.28927" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238459v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.834.0899" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965533v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0592" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238600v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238901v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.2945" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238615v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054751v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hyvert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.23940" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307451v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Klotz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306790v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306791v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238939v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306796v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306794v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965532v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054740v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.2638" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306472v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306462v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306406v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306396v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054753v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239241v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589144v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306195v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.9967" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589148v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589158v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.22499" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054745v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589128v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589173v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399847v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell-Gombert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.28776" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306139v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306091v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306081v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285301v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589123v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285296v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589099v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589092v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589072v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589066v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786893v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berose.fr/article3366.html" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786884v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522972v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.18448" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786887v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237930v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berose.fr/article2909.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237897v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57436" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792433v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_vie_savante" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650667v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://savoirs.app/en/articles/lettres-erudits-savants#d1e394ftn20ftn21ftn22" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650708v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/34625" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.34625" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650721v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/49597" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.49597" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651134v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650817v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650827v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094040v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650803v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650699v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://abant.org.br/publicacoes/publicacao/000158" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48006/978-65-86602-16-6-20" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514767v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cfpci.fr/medias/cahier_6_transmettre_superieure.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02517235v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514791v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7231#" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514799v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100369880" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792428v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310283v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310286v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237937v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54136-5" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238387v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238411v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238502v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr/livre/le-tournant-patrimonial/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238434v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307461v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238887v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238895v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.gup.233" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239054v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238997v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239011v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239038v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239097v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239200v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.gup.385" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239144v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02589212v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239166v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239230v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02343802v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239223v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589108v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399502v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239295v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237923v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310444v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310394v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650760v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310281v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306483v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306479v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589140v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399840v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399856v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399850v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399852v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306050v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306031v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399857v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237903v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310397v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310375v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04808624v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u923" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310451v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310448v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310446v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310433v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310442v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310440v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310426v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310429v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310425v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310430v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310413v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310421v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310417v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310420v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310418v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310411v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310392v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310383v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310385v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310376v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310372v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310297v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310303v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310313v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310309v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310312v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310307v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310294v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306211v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310305v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310273v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310268v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308849v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308842v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308843v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308840v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308841v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307410v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307422v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307415v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307403v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306782v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306786v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306375v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306783v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306787v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306777v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306721v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306778v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306779v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306763v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306670v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306450v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306428v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306434v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306455v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306422v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306447v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306440v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306122v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306109v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306382v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306372v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306389v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306185v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306188v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306148v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306125v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589136v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306112v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399819v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306003v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305992v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305963v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305974v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310453v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310449v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310447v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310443v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310438v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310441v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05326719v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pitzalis" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mont&#233;cot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Payssan" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Peyraut" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/zhap-9n04" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310435v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310432v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310436v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310434v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310427v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouzard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310431v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310416v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310410v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310424v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310389v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310390v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310380v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310378v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310379v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310370v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05326724v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chave" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anatole-Gabriel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310371v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310369v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310298v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310296v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310311v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310262v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310276v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310270v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310261v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308850v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308846v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308845v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308847v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307395v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307433v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307398v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239312v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306792v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-adell" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2008-6652" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124409784" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522962v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raulin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/18363" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.18363" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03997651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.34000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650645v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Segalen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650631v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Vassas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.34545" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pourcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093976v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Courduri&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Martial" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mouysset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sagnes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/fiction-itineraire-conseille/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514776v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Copans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.opans.2019.01" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.garae.fr/spip.php?article487" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514800v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pelletier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02523934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://my.editions-ue.com/catalog/details/store/it/book/978-3-8416-7371-8/le-masque-et-le-visage?search=Le%20masque%20et%20le%20visage%20:%20Deux%20paradigmes%20en%20%C3%A9pist%C3%A9mologie%20du%20genre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238804v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Bendix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bortolotto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Tauschek" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bouas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bastard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Berth&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02343799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239254v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.2594" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786920v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lhm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237869v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sorrentino" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chave-Dartoen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Travesi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532161v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Charlier Zeineddine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Coupaye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zrq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265177v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debaene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Dragani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2171" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02502132v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debeane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gobin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vanhoenacker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wendling" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238919v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.241.0146" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.241.0140" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786902v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lhi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786907v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12b0c" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pierre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786897v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Calafat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.243.0034" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422929v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237885v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edl.4786" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532171v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zrd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786911v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04422924v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.157.0039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568659v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gabail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.039-40.03" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880764v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.10972" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237907v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etnografica.12718" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568643v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1098670ar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310400v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0465" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650728v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0055" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501888v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650729v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.211.0109" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650625v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tisseron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Zempl&#233;ni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.7677" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650794v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.203.0633" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02289561v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.11834" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514798v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2253" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965536v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.181.0005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310326v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2215" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514796v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/lht.2176" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02138217v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.848" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514801v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.764" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05540959v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.781" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054757v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/acrh.7506" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02518113v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054749v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.28876" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0581" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054743v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.28927" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238459v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.834.0899" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965533v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0592" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238600v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054751v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hyvert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.23940" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238615v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238901v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.2945" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307451v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238664v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Klotz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306790v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.142.0355e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238928v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306791v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238939v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306796v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306794v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965532v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054740v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.2638" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306472v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306462v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306396v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306406v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054753v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239241v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589144v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306195v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.9967" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589148v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589158v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.22499" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054745v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306139v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589128v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589173v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399847v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adell-Gombert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.28776" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306091v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306081v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285301v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589123v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285296v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589099v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589092v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589072v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589066v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786893v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berose.fr/article3366.html" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786884v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522972v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.18448" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786887v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237930v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berose.fr/article2909.html" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237897v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57436" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792433v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_vie_savante" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650667v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://savoirs.app/en/articles/lettres-erudits-savants#d1e394ftn20ftn21ftn22" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650708v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/34625" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.34625" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650721v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/49597" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.49597" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650817v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03651134v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650827v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094040v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650803v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650699v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://abant.org.br/publicacoes/publicacao/000158" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48006/978-65-86602-16-6-20" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02517235v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514767v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cfpci.fr/medias/cahier_6_transmettre_superieure.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514799v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100369880" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02514791v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7231#" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792428v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310283v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310286v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237937v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54136-5" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238387v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238411v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238502v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-msh.fr/livre/le-tournant-patrimonial/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238434v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238887v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307461v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238895v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.gup.233" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239011v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238986v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239054v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238997v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239038v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239097v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239200v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.gup.385" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239144v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02589212v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239166v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239230v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02343802v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239223v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589108v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399502v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239295v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237923v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lemieux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310444v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310394v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650760v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310281v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306483v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306479v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589140v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399840v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399856v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399850v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399852v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306050v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306031v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399857v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237903v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310397v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310375v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04808624v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u923" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310451v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310448v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310446v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310433v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310442v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310440v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310426v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310429v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310425v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310430v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310417v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310413v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310421v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310392v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310420v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310418v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310411v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310383v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310385v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310376v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310372v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310297v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310313v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310309v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310303v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310312v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310307v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310294v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306211v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310305v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310273v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310268v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308849v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308842v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308843v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308840v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308841v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307410v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307422v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307415v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307403v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306782v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306786v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306375v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306783v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306787v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306778v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306777v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306721v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306779v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306763v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306670v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306450v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306428v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306434v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306455v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306422v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306447v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306440v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306122v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306109v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306382v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306372v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306389v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306185v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306188v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306148v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306125v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589136v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306112v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399819v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306003v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305992v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305963v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05305974v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310453v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310449v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310447v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310443v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310438v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310441v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05326719v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pitzalis" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mont&#233;cot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Payssan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Peyraut" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/zhap-9n04" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310435v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310432v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310436v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310434v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310431v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310427v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mouzard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310416v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310410v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310424v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310390v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310389v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310380v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310378v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310379v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310370v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05326724v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chave" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Anatole-Gabriel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310371v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310369v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310298v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310296v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310311v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310276v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310270v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310262v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05310261v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308845v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308850v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308846v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05308847v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307395v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307433v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05307398v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239312v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05306792v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>