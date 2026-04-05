--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -646,329 +646,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que font vraiment les chefs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporalité et gestion de crise, un enjeu de synchronisation des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Alfano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une sécurité publique efficace et responsable ? La Gendarmerie nationale face aux défis sociétaux et managériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche de l'Ecole des Officiers de la Gendarmerie Nationale (CREOGN), Oct 2023, Melun, France</w:t>
+              <w:t xml:space="preserve">Risque, Incertitude et temporalités longues : composer avec l'héritage du passé pour appréhender des futurs lointains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Travail de l'AIMS "Risque, Incertitude et Management", Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907897v1</w:t>
+                <w:t xml:space="preserve">hal-04908071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporalité et gestion de crise, un enjeu de synchronisation des organisations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La hiérarchie et les cadres militaires : quelles transformations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Alfano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risque, Incertitude et temporalités longues : composer avec l'héritage du passé pour appréhender des futurs lointains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Travail de l'AIMS "Risque, Incertitude et Management", Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Intersections, circulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908071v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La hiérarchie et les cadres militaires : quelles transformations ?</w:t>
+                <w:t xml:space="preserve">La dynamique organisationnelle en situation extrême</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Alfano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersections, circulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Situations extrêmes et résilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme de Clermont-Ferrand; CleRMa, Mar 2023, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04585744v1</w:t>
+                <w:t xml:space="preserve">hal-04908015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique organisationnelle en situation extrême</w:t>
+                <w:t xml:space="preserve">Ce que font vraiment les chefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Alfano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Situations extrêmes et résilience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l'Homme de Clermont-Ferrand; CleRMa, Mar 2023, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">Une sécurité publique efficace et responsable ? La Gendarmerie nationale face aux défis sociétaux et managériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche de l'Ecole des Officiers de la Gendarmerie Nationale (CREOGN), Oct 2023, Melun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908015v1</w:t>
+                <w:t xml:space="preserve">hal-04907897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le facteur « temps » dans l’observation des militaires au travail</w:t>
               </w:r>
@@ -1659,51 +1659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095541v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alfano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039831v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968661v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.063.0051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807528v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agopian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908071v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delatour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Babin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585744v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807574v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02615688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095541v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alfano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039831v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968661v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.063.0051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807528v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agopian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908071v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delatour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Babin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807574v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02615688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>