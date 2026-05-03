--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -508,398 +508,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer la résilience d'un système d'équipes en contexte extrême ?</w:t>
+                <w:t xml:space="preserve">De l'autorité au soutien ... jusqu'à l'autorité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Alfano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Situations extrêmes et résilience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l'Homme de Clermont-Ferrand; CleRMa, May 2024, Clermont - Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque inaugural de la chaire "Commandement et Leadership"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Militaire de Saint-Cyr Coëtquidan, May 2024, Guer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907928v1</w:t>
+                <w:t xml:space="preserve">hal-04907861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'autorité au soutien ... jusqu'à l'autorité ?</w:t>
+                <w:t xml:space="preserve">Comment évaluer la résilience d'un système d'équipes en contexte extrême ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Alfano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque inaugural de la chaire "Commandement et Leadership"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie Militaire de Saint-Cyr Coëtquidan, May 2024, Guer, France</w:t>
+              <w:t xml:space="preserve">Situations extrêmes et résilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme de Clermont-Ferrand; CleRMa, May 2024, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907861v1</w:t>
+                <w:t xml:space="preserve">hal-04907928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporalité et gestion de crise, un enjeu de synchronisation des organisations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dynamique organisationnelle en situation extrême</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Alfano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risque, Incertitude et temporalités longues : composer avec l'héritage du passé pour appréhender des futurs lointains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Travail de l'AIMS "Risque, Incertitude et Management", Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Situations extrêmes et résilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme de Clermont-Ferrand; CleRMa, Mar 2023, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908071v1</w:t>
+                <w:t xml:space="preserve">hal-04908015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La hiérarchie et les cadres militaires : quelles transformations ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporalité et gestion de crise, un enjeu de synchronisation des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delatour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Babin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Alfano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intersections, circulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Risque, Incertitude et temporalités longues : composer avec l'héritage du passé pour appréhender des futurs lointains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Travail de l'AIMS "Risque, Incertitude et Management", Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585744v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique organisationnelle en situation extrême</w:t>
+                <w:t xml:space="preserve">La hiérarchie et les cadres militaires : quelles transformations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Alfano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Situations extrêmes et résilience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences de l'Homme de Clermont-Ferrand; CleRMa, Mar 2023, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">Intersections, circulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908015v1</w:t>
+                <w:t xml:space="preserve">hal-04585744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que font vraiment les chefs</w:t>
               </w:r>
@@ -1659,51 +1659,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095541v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alfano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039831v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968661v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.063.0051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807528v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agopian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908071v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delatour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Babin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585744v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807574v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02615688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095541v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alfano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039831v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968661v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.063.0051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807528v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agopian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907861v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908071v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delatour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Babin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585744v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807574v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585703v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02615688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>