--- v0 (2026-04-06)
+++ v1 (2026-05-01)
@@ -911,183 +911,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle lecture de la dyade de Smouha à partir d’un relief isiaque conservé dans le Musée de Papier de Cassiano dal Pozzo</w:t>
+                <w:t xml:space="preserve">Les disjecta membra d’un monument disparu d’Alexandrie: étude préliminaire des pièces architecturales trouvées à Smouha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amoroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Mariemont : bulletin du Musée de Mariemont</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 41, pp.219 - 226. </w:t>
+              <w:t xml:space="preserve">, 2019, 41, pp.109 - 131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/camar.2019.1617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/camar.2019.1608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05435363v1</w:t>
+                <w:t xml:space="preserve">halshs-05435346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les disjecta membra d’un monument disparu d’Alexandrie: étude préliminaire des pièces architecturales trouvées à Smouha</w:t>
+                <w:t xml:space="preserve">Nouvelle lecture de la dyade de Smouha à partir d’un relief isiaque conservé dans le Musée de Papier de Cassiano dal Pozzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amoroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Mariemont : bulletin du Musée de Mariemont</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 41, pp.109 - 131. </w:t>
+              <w:t xml:space="preserve">, 2019, 41, pp.219 - 226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/camar.2019.1608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/camar.2019.1617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05435346v1</w:t>
+                <w:t xml:space="preserve">halshs-05435363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai sur la statuaire colossale royale d’époque ptolémaïque: contexte, métrologie et fonction</w:t>
               </w:r>
@@ -2735,173 +2735,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05292084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petits bronzes isiaques de la collection Pullini au Musée des Antiquités de Turin : Isis, Sarapis, Harpocrate</w:t>
+                <w:t xml:space="preserve">Les ivoires alexandrins d'Aix-la-Chapelle et la réception d'Isis à l'époque médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amoroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurent Bricault et Richard Veymiers. </w:t>
+              <w:t xml:space="preserve">Laurent Bricault, Corinne Bonnet et Carole Gomez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliotheca Isiaca IV, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, pp. 163-174, 2020</w:t>
+              <w:t xml:space="preserve">Les mille et une vies d’Isis. La réception des divinités du cercle isiaque de la fin de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse Presses universitaires du Midi, pp. 81-91, 2020, 9782810706686 2810706689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05435318v1</w:t>
+                <w:t xml:space="preserve">halshs-05435328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ivoires alexandrins d'Aix-la-Chapelle et la réception d'Isis à l'époque médiévale</w:t>
+                <w:t xml:space="preserve">Les petits bronzes isiaques de la collection Pullini au Musée des Antiquités de Turin : Isis, Sarapis, Harpocrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amoroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurent Bricault, Corinne Bonnet et Carole Gomez. </w:t>
+              <w:t xml:space="preserve">Laurent Bricault et Richard Veymiers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mille et une vies d’Isis. La réception des divinités du cercle isiaque de la fin de l’Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Toulouse Presses universitaires du Midi, pp. 81-91, 2020, 9782810706686 2810706689</w:t>
+              <w:t xml:space="preserve">Bibliotheca Isiaca IV, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp. 163-174, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05435328v1</w:t>
+                <w:t xml:space="preserve">halshs-05435318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appliques discoïdales en relief à tête de Méduse et à tête d’Océan</w:t>
               </w:r>
@@ -3407,51 +3407,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC1E09FD"/>
+    <w:nsid w:val="9E0D8C1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3638,51 +3638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-amoroso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2329-0065" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435215v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amoroso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435211v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345918v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Dewulf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Verbanck-Pi&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Amadei-Kwifati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sanyova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Noel Costa de Araujo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435099v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Veymiers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435226v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/camar.2019.1617" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435346v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/camar.2019.1608" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/camar.2019.1616" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bruwier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavalieri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mercier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Callata&#255;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laboury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippe de Potter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despriet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435087v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205581v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tomassini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strivay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Liard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quertinmont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435328v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435532v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435375v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Podvin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Beaurin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Budischovsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/bibliotheca-isiaca/3831-bibliotheca-isiaca-iii.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perikles Christodoulou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-amoroso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2329-0065" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435215v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amoroso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435211v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345918v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Dewulf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Verbanck-Pi&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Amadei-Kwifati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sanyova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Noel Costa de Araujo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435099v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Veymiers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435226v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/camar.2019.1608" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/camar.2019.1617" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/camar.2019.1616" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bruwier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavalieri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mercier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Callata&#255;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laboury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippe de Potter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despriet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435087v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205581v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tomassini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strivay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Liard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quertinmont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435532v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435375v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Podvin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Beaurin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Budischovsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/bibliotheca-isiaca/3831-bibliotheca-isiaca-iii.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perikles Christodoulou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>