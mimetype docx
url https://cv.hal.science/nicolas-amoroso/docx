--- v1 (2026-05-01)
+++ v2 (2026-05-03)
@@ -911,183 +911,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les disjecta membra d’un monument disparu d’Alexandrie: étude préliminaire des pièces architecturales trouvées à Smouha</w:t>
+                <w:t xml:space="preserve">Nouvelle lecture de la dyade de Smouha à partir d’un relief isiaque conservé dans le Musée de Papier de Cassiano dal Pozzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amoroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Mariemont : bulletin du Musée de Mariemont</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 41, pp.109 - 131. </w:t>
+              <w:t xml:space="preserve">, 2019, 41, pp.219 - 226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/camar.2019.1608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/camar.2019.1617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05435346v1</w:t>
+                <w:t xml:space="preserve">halshs-05435363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle lecture de la dyade de Smouha à partir d’un relief isiaque conservé dans le Musée de Papier de Cassiano dal Pozzo</w:t>
+                <w:t xml:space="preserve">Les disjecta membra d’un monument disparu d’Alexandrie: étude préliminaire des pièces architecturales trouvées à Smouha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amoroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Mariemont : bulletin du Musée de Mariemont</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 41, pp.219 - 226. </w:t>
+              <w:t xml:space="preserve">, 2019, 41, pp.109 - 131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/camar.2019.1617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/camar.2019.1608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05435363v1</w:t>
+                <w:t xml:space="preserve">halshs-05435346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai sur la statuaire colossale royale d’époque ptolémaïque: contexte, métrologie et fonction</w:t>
               </w:r>
@@ -2735,173 +2735,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05292084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ivoires alexandrins d'Aix-la-Chapelle et la réception d'Isis à l'époque médiévale</w:t>
+                <w:t xml:space="preserve">Les petits bronzes isiaques de la collection Pullini au Musée des Antiquités de Turin : Isis, Sarapis, Harpocrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amoroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurent Bricault, Corinne Bonnet et Carole Gomez. </w:t>
+              <w:t xml:space="preserve">Laurent Bricault et Richard Veymiers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mille et une vies d’Isis. La réception des divinités du cercle isiaque de la fin de l’Antiquité à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Toulouse Presses universitaires du Midi, pp. 81-91, 2020, 9782810706686 2810706689</w:t>
+              <w:t xml:space="preserve">Bibliotheca Isiaca IV, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp. 163-174, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05435328v1</w:t>
+                <w:t xml:space="preserve">halshs-05435318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petits bronzes isiaques de la collection Pullini au Musée des Antiquités de Turin : Isis, Sarapis, Harpocrate</w:t>
+                <w:t xml:space="preserve">Les ivoires alexandrins d'Aix-la-Chapelle et la réception d'Isis à l'époque médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Amoroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurent Bricault et Richard Veymiers. </w:t>
+              <w:t xml:space="preserve">Laurent Bricault, Corinne Bonnet et Carole Gomez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliotheca Isiaca IV, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, pp. 163-174, 2020</w:t>
+              <w:t xml:space="preserve">Les mille et une vies d’Isis. La réception des divinités du cercle isiaque de la fin de l’Antiquité à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse Presses universitaires du Midi, pp. 81-91, 2020, 9782810706686 2810706689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05435318v1</w:t>
+                <w:t xml:space="preserve">halshs-05435328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appliques discoïdales en relief à tête de Méduse et à tête d’Océan</w:t>
               </w:r>
@@ -3407,51 +3407,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E0D8C1B"/>
+    <w:nsid w:val="E3A3D190"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3638,51 +3638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-amoroso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2329-0065" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435215v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amoroso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435211v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345918v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Dewulf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Verbanck-Pi&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Amadei-Kwifati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sanyova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Noel Costa de Araujo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435099v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Veymiers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435226v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/camar.2019.1608" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435363v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/camar.2019.1617" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/camar.2019.1616" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bruwier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavalieri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mercier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Callata&#255;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laboury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippe de Potter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despriet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435087v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205581v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tomassini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strivay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Liard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quertinmont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435532v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435375v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Podvin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Beaurin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Budischovsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/bibliotheca-isiaca/3831-bibliotheca-isiaca-iii.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perikles Christodoulou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-amoroso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2329-0065" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435215v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Amoroso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435211v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345918v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Dewulf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Verbanck-Pi&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Amadei-Kwifati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sanyova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Noel Costa de Araujo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435099v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Veymiers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435226v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435363v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/camar.2019.1617" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435346v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/camar.2019.1608" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/camar.2019.1616" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bruwier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cavalieri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03350748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205568v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mercier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Callata&#255;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laboury" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippe de Potter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Despriet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435087v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205581v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904042v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435243v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tomassini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435175v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Neri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strivay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Liard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346189v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292084v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Quertinmont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435328v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435532v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05435375v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Podvin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Beaurin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Budischovsky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ausoniuseditions.u-bordeaux-montaigne.fr/fr/bibliotheca-isiaca/3831-bibliotheca-isiaca-iii.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perikles Christodoulou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>