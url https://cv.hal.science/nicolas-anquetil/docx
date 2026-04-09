--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -339,297 +339,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive, Iterative, Tooled, Rule-Based Migration of Microsoft Access to Web Technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parsing Fortran-77 with proprietary extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younoussa Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+                <w:t xml:space="preserve">Larisa Safina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léandre Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibou Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (working paper)</w:t>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181591v2</w:t>
+                <w:t xml:space="preserve">hal-04205262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parsing Fortran-77 with proprietary extensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younoussa Sow</w:t>
+                <w:t xml:space="preserve">Interactive, Iterative, Tooled, Rule-Based Migration of Microsoft Access to Web Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larisa Safina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léandre Brault</w:t>
+                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibou Papa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04205262v1</w:t>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181591v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alce: Predicting Software Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -637,51 +637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1469,51 +1469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stephane Ducasse; Gordana Rakic, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1973,178 +1973,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Libraries Evolve: A Survey of Two Industrial Companies and an Open-Source Community</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation-based Refactorings: a First Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
+                <w:t xml:space="preserve">M Campero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Thiefaine</w:t>
+                <w:t xml:space="preserve">J.-P Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Tesone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Asia-Pacific Software Engineering Conference (APSEC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Virtual, Japan</w:t>
+              <w:t xml:space="preserve">IWST 22 - International Workshop of Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Novisad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853493v1</w:t>
+                <w:t xml:space="preserve">hal-03752247v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Architecture for the Incremental Migration of a Web Front-end</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Shatnawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2166,305 +2179,292 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSOFT 2022 - 17th International Conference on Software Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. pp.101-110, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0011338900003266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DepMiner: Automatic Recommendation of Transformation Rules for Method Deprecation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">How Libraries Evolve: A Survey of Two Industrial Companies and an Open-Source Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Thiefaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSR 2022 - 20th International Conference on Software and System Reuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">29th Asia-Pacific Software Engineering Conference (APSEC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Virtual, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647706v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation-based Refactorings: a First Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DepMiner: Automatic Recommendation of Transformation Rules for Method Deprecation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P Sandoval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pablo Tesone</w:t>
+                <w:t xml:space="preserve">Arnaud Thiefaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWST 22 - International Workshop of Smalltalk Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Novisad, Serbia</w:t>
+              <w:t xml:space="preserve">ICSR 2022 - 20th International Conference on Software and System Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752247v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report From The Trenches A Case Study In Modernizing Software Development Practices</w:t>
               </w:r>
@@ -2571,64 +2571,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrating GUI behavior: from GWT to Angular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Shatnawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2735,51 +2735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahugnon H Houekpetodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2929,51 +2929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing Microsoft Access Projects: Building a model in a Partially Observable Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2981,51 +2981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSR 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3044,182 +3044,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GUI Migration using MDE from GWT to Angular 6: An Industrial Case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
+                <w:t xml:space="preserve">Decomposing God Classes at Siemens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Deruelle</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaelle Andreo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SANER 2019 - 26th edition of the IEEE International Conference on Software Analysis, Evolution and Reengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">International Conference on Software Maintenance and Evolution (ICSME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019015v1</w:t>
+                <w:t xml:space="preserve">hal-02395836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrating GWT to Angular 6 using MDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3227,51 +3210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SATToSE 2019 - 12th Seminar on Advanced Techniques &amp; Tools for Software Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bolzano, Italy</w:t>
@@ -3286,1488 +3269,1505 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Study of Programming to an Interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">GUI Migration using MDE from GWT to Angular 6: An Industrial Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Latifa Guerrouj</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automated Software Engineering (ASE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, San Diego, United States</w:t>
+              <w:t xml:space="preserve">SANER 2019 - 26th edition of the IEEE International Conference on Software Analysis, Evolution and Reengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353681v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing God Classes at Siemens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empirical Study of Programming to an Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Fuhrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Guerrouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Andreo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software Maintenance and Evolution (ICSME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Cleveland, United States</w:t>
+              <w:t xml:space="preserve">Automated Software Engineering (ASE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395836v1</w:t>
+                <w:t xml:space="preserve">hal-02353681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition et identification des tables de nomenclatures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the Efficiency of Continuous Testing during Test-Driven Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Auverlot</w:t>
+                <w:t xml:space="preserve">Serge Demeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2018 - 36ème édition d'INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VST 2018 - 2nd IEEE International Workshop on Validation, Analysis and Evolution of Software Tests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Campobasso, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VST.2018.8327152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944135v1</w:t>
+                <w:t xml:space="preserve">hal-01717343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational Database Schema Evolution: An Industrial Case Study</w:t>
+                <w:t xml:space="preserve">Définition et identification des tables de nomenclatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Auverlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Auverlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSME 2018 - 34th IEEE International Conference on Software Maintenance and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INFORSID 2018 - 36ème édition d'INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSME.2018.00073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01945042v1</w:t>
+                <w:t xml:space="preserve">hal-01944135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Efficiency of Continuous Testing during Test-Driven Development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
+                <w:t xml:space="preserve">Relational Database Schema Evolution: An Industrial Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Auverlot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VST 2018 - 2nd IEEE International Workshop on Validation, Analysis and Evolution of Software Tests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Campobasso, Italy. pp.1-5, </w:t>
+              <w:t xml:space="preserve">ICSME 2018 - 34th IEEE International Conference on Software Maintenance and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VST.2018.8327152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSME.2018.00073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717343v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CodeCritics applied to database schema: Challenges and first results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Delplanque</w:t>
+                <w:t xml:space="preserve">What are the Testing Habits of Developers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 24th International Conference on Software Analysis, Evolution and Reengineering (SANER)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Software Evolution and Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596247v1</w:t>
+                <w:t xml:space="preserve">hal-01571655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing an Industrial Software Rearchitecting Project With Source Code Labelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Govin</w:t>
+                <w:t xml:space="preserve">Recommending Source Code Locations for System Specific Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klérisson V R Paixão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSD&amp;M 2017 - Complex Systems Design &amp; Management conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">24th IEEE International Conference on Software Analysis, Evolution, and Reengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Klagenfurt, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095200v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Case for Non-Cohesive Packages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CodeCritics applied to database schema: Challenges and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Auverlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Mens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SQAMIA 2017 - 6th workshop on Software Quality Analysis, Monitoring, Improvement, and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/0000000.0000000⟩</w:t>
+              <w:t xml:space="preserve">IEEE 24th International Conference on Software Analysis, Evolution and Reengineering (SANER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Klagenfurt, Austria. pp.432 - 436, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SANER.2017.7884648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585703v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage of Tests in an Open-Source Community</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Blondeau</w:t>
+                <w:t xml:space="preserve">Managing an Industrial Software Rearchitecting Project With Source Code Labelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Monegier Du Sorbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th Edition of the International Workshop on Smalltalk Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CSD&amp;M 2017 - Complex Systems Design &amp; Management conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579106v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying class name inconsistency in hierarchy: a first simple heuristic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Case for Non-Cohesive Packages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelghani Alidra</w:t>
+                <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Saker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+                <w:t xml:space="preserve">André Hora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWST 2017 - 12th International Workshop on Smalltalk Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3139903.3139920⟩</w:t>
+              <w:t xml:space="preserve">SQAMIA 2017 - 6th workshop on Software Quality Analysis, Monitoring, Improvement, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Belgrade, Serbia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/0000000.0000000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01663603v1</w:t>
+                <w:t xml:space="preserve">hal-01585703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommending Source Code Locations for System Specific Transformations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Klérisson V R Paixão</w:t>
+                <w:t xml:space="preserve">Usage of Tests in an Open-Source Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Conference on Software Analysis, Evolution, and Reengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 12th Edition of the International Workshop on Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Maribor, Slovenia. pp.4:1--4:9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3139903.3139909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441790v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the Testing Habits of Developers?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Etien</w:t>
+                <w:t xml:space="preserve">Identifying class name inconsistency in hierarchy: a first simple heuristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Alidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Saker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software Evolution and Maintenance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWST 2017 - 12th International Workshop on Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Maribor, Slovenia. pp.14:1--14:8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3139903.3139920⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571655v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01663603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When should internal interfaces be promoted to public?</w:t>
               </w:r>
@@ -4883,51 +4883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering technique for conceptual clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Monegier Du Sorbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4987,103 +4987,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test Selection with Moose In Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWST'16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5111,178 +5111,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recording and Replaying System Specific, Source Code Transformations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Etien</w:t>
+                <w:t xml:space="preserve">Telescope: A High-Level Model to Build Dynamic Visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Larchevêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Working Conference on Source Code Analysis and Manipulation (SCAM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Brescia, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2811237.2811293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185639v1</w:t>
+                <w:t xml:space="preserve">hal-02864587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OrionPlanning: Improving Modularization and Checking Consistency on Software Architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">System Specific, Source Code Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5307,994 +5303,1007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE Working Conference on Software Visualization (VISSOFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bremen, Germany. pp.5</w:t>
+              <w:t xml:space="preserve">31st IEEE International Conference on Software Maintenance and Evolution (ICSME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bremen, Germany. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185635v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do Developers React to API Evolution? The Pharo Ecosystem Case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Robbes</w:t>
+                <w:t xml:space="preserve">Does JavaScript software embrace classes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Humberto Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IEEE International Conference on Software Maintenance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SANER 2015 : International Conference on Software Analysis, Evolution, and Reengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montreal, Canada. pp.73 - 82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SANER.2015.7081817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185736v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does JavaScript software embrace classes?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bergel</w:t>
+                <w:t xml:space="preserve">Reverse Engineering Tool Requirements for Real Time Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Monegier Du Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SANER 2015 : International Conference on Software Analysis, Evolution, and Reengineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SATToSE'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Mons, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185854v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System Specific, Source Code Transformations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Santos</w:t>
+                <w:t xml:space="preserve">How Do Developers React to API Evolution? The Pharo Ecosystem Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IEEE International Conference on Software Maintenance and Evolution (ICSME)</w:t>
+              <w:t xml:space="preserve">31st IEEE International Conference on Software Maintenance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bremen, Germany. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185637v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Engineering Tool Requirements for Real Time Embedded Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Govin</w:t>
+                <w:t xml:space="preserve">Recording and Replaying System Specific, Source Code Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SATToSE'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">15th IEEE International Working Conference on Source Code Analysis and Manipulation (SCAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bremen, Germany. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187532v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software metrics to predict the health of a project ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Blondeau</w:t>
+                <w:t xml:space="preserve">OrionPlanning: Improving Modularization and Checking Consistency on Software Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Croisy</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWST '15 International Workshop On Smalltalk Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd IEEE Working Conference on Software Visualization (VISSOFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bremen, Germany. pp.5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185079v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the exact fixing actions of static rule violation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayatou Oumarou</w:t>
+                <w:t xml:space="preserve">Software metrics to predict the health of a project ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dina Kolyang</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SANER'15 : 22nd IEEE International Conference on Software Analysis, Evolution, and Reengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Montreal, Canada. </w:t>
+              <w:t xml:space="preserve">IWST '15 International Workshop On Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Brescia, Italy. pp.8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SANER.2015.7081847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2811237.2811294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185795v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the progress of an Industrial Reverse Engineering Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Govin</w:t>
+                <w:t xml:space="preserve">Identifying the exact fixing actions of static rule violation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayatou Oumarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Monegier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Kolyang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BENEVOL'15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SANER'15 : 22nd IEEE International Conference on Software Analysis, Evolution, and Reengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SANER.2015.7081847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353203v1</w:t>
+                <w:t xml:space="preserve">hal-01185795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the health of a project? An assessment in a major IT company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6313,1310 +6322,1301 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SATToSE'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developers' Perception of Co-Change Patterns: An Empirical Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Maia</w:t>
+                <w:t xml:space="preserve">Measuring the progress of an Industrial Reverse Engineering Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Monegier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 31st IEEE International Conference on Software Maintenance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BENEVOL'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSM.2015.7332448⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01185865v1</w:t>
+                <w:t xml:space="preserve">hal-01353203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JSClassFinder: A Tool to Detect Class-like Structures in JavaScript</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developers' Perception of Co-Change Patterns: An Empirical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Hovadick</w:t>
+                <w:t xml:space="preserve">Luciana Lourdes Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bergel</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBSOFT’15 - Brazilian Conference on Software: Theory and Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 31st IEEE International Conference on Software Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bremen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSM.2015.7332448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01369705v1</w:t>
+                <w:t xml:space="preserve">hal-01185865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and Static Approaches Comparison for Test Suite Reduction in Industry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Etien</w:t>
+                <w:t xml:space="preserve">JSClassFinder: A Tool to Detect Class-like Structures in JavaScript</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Humberto Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hovadick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BENEVOL'15: 14th BElgian-NEtherlands software eVOLution seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">CBSOFT’15 - Brazilian Conference on Software: Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317498v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telescope: A High-Level Model to Build Dynamic Visualizations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Usman Bhatti</w:t>
+                <w:t xml:space="preserve">Dynamic and Static Approaches Comparison for Test Suite Reduction in Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BENEVOL'15: 14th BElgian-NEtherlands software eVOLution seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2811237.2811293⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02864587v1</w:t>
+                <w:t xml:space="preserve">hal-01317498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodularization Analysis Using Semantic Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Santos</w:t>
+                <w:t xml:space="preserve">APIEvolutionMiner: Keeping API Evolution under Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Hora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tulio Valente</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st CSMR-WCRE Software Evolution Week</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Software Evolution Week (European Conference on Software Maintenance and Working Conference on Reverse Engineering)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Antwerp, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904409v1</w:t>
+                <w:t xml:space="preserve">hal-00991722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APIEvolutionMiner: Keeping API Evolution under Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Etien</w:t>
+                <w:t xml:space="preserve">Remodularization Analysis Using Semantic Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Evolution Week (European Conference on Software Maintenance and Working Conference on Reverse Engineering)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st CSMR-WCRE Software Evolution Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Antwerp, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSMR-WCRE.2014.6747174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991722v1</w:t>
+                <w:t xml:space="preserve">hal-00904409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Automatically Improving Package Structure While Respecting Original Design Decisions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Osama Shata</w:t>
+                <w:t xml:space="preserve">Mining System Specific Rules from Change Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Conference on Reverse Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Working Conference on Reverse Engineering (WCRE'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Koblenz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862063v1</w:t>
+                <w:t xml:space="preserve">hal-00854861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining System Specific Rules from Change Patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Heuristics for Discovering Architectural Violations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Maffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariza Bigonha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Conference on Reverse Engineering (WCRE'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Koblenz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854861v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BugMaps-Granger: A Tool for Causality Analysis between Source Code Metrics and Bugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Couto</w:t>
+                <w:t xml:space="preserve">Pedro Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Pires</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roberto Bigonha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brazilian Conference on Software: Theory and Practice (CBSoft'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics for Discovering Architectural Violations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Automatically Improving Package Structure While Respecting Original Design Decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Abdeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristiano Maffort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
+                <w:t xml:space="preserve">Houari Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osama Shata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mariza Bigonha</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Conference on Reverse Engineering (WCRE'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Koblenz, Germany</w:t>
+              <w:t xml:space="preserve">Working Conference on Reverse Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854871v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Architectural Patterns Using Association Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Maffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariza Bigonha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7671,51 +7671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework to Compare Alert Ranking Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7766,103 +7766,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BugMaps: A Tool for the Visual Exploration and Analysis of Bugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 16th European Conference on Software Maintenance and Reengineering (CSMR'12) - Tool Demonstration Track</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Szeged, Hungary</w:t>
@@ -7891,90 +7891,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering Causal Relationships between Software Metrics and Bugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silva Christofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bigonha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8012,51 +8012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Catalog of Patterns for Concept Lattice Interpretation in Software Reengineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8120,51 +8120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain Specific Warnings: Are They Any Better?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8222,234 +8222,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical model for continuous and weighted metric aggregation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Legacy Software Restructuring: Analyzing a Concrete Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Software Maintenance and Reengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Oldenburg, Germany</w:t>
+              <w:t xml:space="preserve">Proceedings of the 15th European Conference on Software Maintenance and Reengineering (CSMR'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2011, Oldenburg, Germany. pp.279--286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00637367v1</w:t>
+                <w:t xml:space="preserve">hal-00745773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy Software Restructuring: Analyzing a Concrete Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An empirical model for continuous and weighted metric aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mordal-Manet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Balmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th European Conference on Software Maintenance and Reengineering (CSMR'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Mar 2011, Oldenburg, Germany. pp.279--286</w:t>
+              <w:t xml:space="preserve">European Conference on Software Maintenance and Reengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Oldenburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745773v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00637367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JavaCompExt: Extracting Architectural Elements from Java Source Code</w:t>
               </w:r>
@@ -8665,125 +8665,3033 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMDA Traceability Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Germany. pp.77--86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2024 ACTIVITY REPORT Project-Team EVREF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Costiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRIA Lille. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2023 ACTIVITY REPORT Project-Team EVREF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Costiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRIA. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic Recommendations for Evolving Relational Databases Schema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lille, Faculté de Sciences et Technologies. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Project-Team RMOD 2022 Activity Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Costiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria Lille - Nord Europe. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reporting Context Aware Partial Translation engine based on immediate and delayed Rule application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRIA Lille - Nord Europe. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Project-Team RMOD 2021 Activity Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aranega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Costiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA Lille - Nord Europe. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Project-Team RMoD 2020 Activity Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aranega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Costiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA Lille. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Software Migration: A Theoretical Framework.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria Lille Nord Europe - Laboratoire CRIStAL - Université de Lille. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171124v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recommendations for Evolving Relational Databases: Technical Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Univ. Lille, CNRS, Centrale Lille, Inria UMR 9189 - CRIStAL,INRIA Lille Nord Europe, Villeneuve d’Ascq, France. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterizing Pharo Code: A Technical Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Inria Lille Nord Europe - Laboratoire CRIStAL - Université de Lille; Arolla. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Project-Team RMoD 2019 Activity Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aranega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Costiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving practices in a medium french company: First step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahugnon Honore Houekpetodji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RMod. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02978015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Project-Team RMoD 2018 Activity Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Project-Team RMoD (Analyses and Language Constructs for Object-Oriented Application Evolution) 2017 Activity Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA Lille - Nord Europe. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Project-Team RMoD 2016 Activity Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Project-Team RMoD 2015 Activity Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] INRIA Lille - Nord Europe. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Project-Team RMoD 2014 Activity Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria Lille; RMOD. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Generic Platform for Name Resolution in Source Code Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriy Tymchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria Lille Nord Europe - Laboratoire CRIStAL - Université de Lille. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Project-Team RMoD 2013 Activity Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria Lille. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the Quality of Architectural Design Quality Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Hora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria Lille Nord Europe - Laboratoire CRIStAL - Université de Lille. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01664311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activity Report 2012. Project-Team RMOD. Analyses and Languages Constructs for Object-Oriented Application Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MSE and FAMIX 3.0: an Interexchange Format and Source Code Model Family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Cavalcante Hora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Software Metrics for Package Remodularisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Cavalcante-Hora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Project-Team RMoD (Analyses and Language Constructs for Object-Oriented Application Evolution) 2011 Activity Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Project-Team RMoD (Analyses and Language Constructs for Object-Oriented Application Evolution) 2010 Activity Report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Project-Team RMoD (Analyses and Language Constructs for Object-Oriented Application Evolution) 2009 Activity Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing Python Machine Learning Notebooks with Moose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Mignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Costiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8798,3171 +11706,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Workshop on Smalltalk Technologies 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dedicated Software Analysis Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software (re)modularization: Fight against the structure erosion and migration preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Denier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00534901v1</w:t>
-              </w:r>
-[...2906 lines deleted...]
-                <w:t xml:space="preserve">hal-00639727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11974,248 +11974,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Architecture Reconciling Refactorings and Transformations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Balša Šarenac</w:t>
+                <w:t xml:space="preserve">MoTion: A new declarative object matching approach in Pharo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aless Hosry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aranega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Tesone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cola.2024.101273⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 81, pp.101290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cola.2024.101290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576527v1</w:t>
+                <w:t xml:space="preserve">hal-04724509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MoTion: A new declarative object matching approach in Pharo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Aranega</w:t>
+                <w:t xml:space="preserve">A New Architecture Reconciling Refactorings and Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balša Šarenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Tesone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 81, pp.101290. </w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cola.2024.101290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cola.2024.101273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724509v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrating the Communication Protocol of Client-Server Applications</w:t>
               </w:r>
@@ -12253,51 +12253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Shatnawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (4), pp.11-18. </w:t>
@@ -12374,51 +12374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Fuhrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12469,51 +12469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GUI visual aspect migration: a framework agnostic solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12603,64 +12603,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From GWT to Angular: An Experiment Report on Migrating a Legacy Web Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Shatnawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12737,77 +12737,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Classes in Legacy JavaScript Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Humberto Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12861,459 +12861,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test Case Selection in Industry: an Analysis of Issues Related to Static Approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Etien</w:t>
+                <w:t xml:space="preserve">Mining Architectural Violations from Version History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Maffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Terra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariza Bigonha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Croisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Quality Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11219-016-9328-4⟩</w:t>
+              <w:t xml:space="preserve">Empirical Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (3), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10664-014-9348-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344842v1</w:t>
+                <w:t xml:space="preserve">hal-01075642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do Developers React to API Evolution? a Large-Scale Empirical Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
+                <w:t xml:space="preserve">Test Case Selection in Industry: an Analysis of Issues Related to Static Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Etien</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Quality Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11219-016-9328-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11219-016-9344-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01417930v1</w:t>
+                <w:t xml:space="preserve">hal-01344842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Architectural Violations from Version History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristiano Maffort</w:t>
+                <w:t xml:space="preserve">How do Developers React to API Evolution? a Large-Scale Empirical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empirical Software Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (3), pp.41. </w:t>
+              <w:t xml:space="preserve">Software Quality Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10664-014-9348-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11219-016-9344-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075642v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Detection of System-Specific Conventions Unknown to Developers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13399,90 +13399,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BugMaps-Granger: a tool for visualizing and predicting bugs using Granger causality tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Couto</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pedro Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13559,51 +13559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mordal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Serebrenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13679,77 +13679,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZONE: Layer Identification in the presence of Cyclic Dependencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14019,243 +14019,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traçabilité dans les lignes de produits logiciels</w:t>
+                <w:t xml:space="preserve">Lignes de produits logiciels et usines logicielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joost Noppen</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Arboleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernandes Fabricio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 14 (3), pp.47--57</w:t>
+              <w:t xml:space="preserve">, 2008, 14 (3), pp.15-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486701v1</w:t>
+                <w:t xml:space="preserve">hal-00412398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignes de produits logiciels et usines logicielles</w:t>
+                <w:t xml:space="preserve">La traçabilité dans les lignes de produits logiciels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Royer</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismenia Galvão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Noppen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 14 (3), pp.15-31</w:t>
+              <w:t xml:space="preserve">, 2008, 14 (3), pp.47--57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412398v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notes de synthèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14273,51 +14273,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appendix To Software Migration: A Theoretical Framework A Grounded Theory approach on Systematic Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14325,51 +14325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notes de synthèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14856,51 +14856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996, </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:11a372260ddeee73629039298c3c92eeafa56598;origin=https://github.com/moosetechnology/Moose;visit=swh:1:snp:0439cf3368604e520f180072a116c6b61f2d654c;anchor=swh:1:rev:c7e809e1a328c19d8beced927f5f5806aae197d1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15017,51 +15017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="933ADCCD"/>
+    <w:nsid w:val="07B7C7BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15248,51 +15248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-anquetil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1486-8399" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15665959X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/anquetil_n_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AFN-4193-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younoussa Sow" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Brault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04181591v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Bragagnolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Safina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibou Papa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03814782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Govin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monegier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086783v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar S Couto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Pires" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco S Valente" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto S Bigonha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ayachi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Verhaeghe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fuhrman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Labsari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841805v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Darbord" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622256v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Vandewaeter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344531v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Galindo-Gutierrez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narea Maxilimiliano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanco Alison Fernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcocer Juan Pablo Sandoval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME58846.2023.00035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jihene Agouf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217930v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aless Hosry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranega" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zaitsev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thiefaine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verhaeghe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Shatnawi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011338900003266" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03647706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03752247v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Campero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Sandoval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou&#233;kp&#233;todji Mahugnon Honor&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Djareddir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sudich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341866v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02972159v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon H Houekpetodji" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02511466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delplanque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02966146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019015v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02304301v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02353681v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Guerrouj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Andreo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944135v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Auverlot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945042v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2018.00073" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717343v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Demeyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VST.2018.8327152" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2017.7884648" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095200v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monegier Du Sorbier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Bhatti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hora" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/0000000.0000000" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579106v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blondeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139909" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663603v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Alidra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Saker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139920" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01441790v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Santos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#233;risson V R Paix&#227;o" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Almeida" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cresson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croisy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cavalcante Hora" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tulio Valente" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robbes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950290.2950306" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991041.2991052" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352468v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991041.2991058" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185639v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185635v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185736v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185854v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Humberto Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ramos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2015.7081817" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185637v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187532v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185079v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811294" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayatou Oumarou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Kolyang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2015.7081847" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353203v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205468v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185865v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Lourdes Silva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Maia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSM.2015.7332448" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369705v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hovadick" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317498v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02864587v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larchev&#234;que" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Bhatti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811293" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904409v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSMR-WCRE.2014.6747174" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991722v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Hora" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862063v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Abdeen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Sahraoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Shata" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854861v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854883v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Couto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pires" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bigonha" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854871v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Maffort" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariza Bigonha" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854851v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747817v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Allier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668151v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Christofer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700046v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637367v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mordal-Manet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Balmas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745773v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457219v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Royer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hnetynka" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2009.53" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Grammel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismenia Galv&#227;o" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Noppen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffora Shakil Khan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281005v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mignard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Costiou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086593v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534901v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095553v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Denker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546264v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556508v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898154v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04112164v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629450v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281442v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03171124v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440055v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120443v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02504949v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02978015v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Honore Houekpetodji" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006630v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683649v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444225v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267026v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247323v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664258v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Tymchuk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936375v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664311v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777904v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646884v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Cavalcante Hora" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646878v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Cavalcante-Hora" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667079v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639726v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639727v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576527v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#353;a &#352;arenac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2024.101273" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04724509v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2024.101290" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050310v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2023.3263019" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03679130v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2022.106942" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256021v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-021-00284-z" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313462v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2021.3101249" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471905v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1864" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344842v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-016-9328-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417930v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-016-9344-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075642v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Terra" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-014-9348-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185837v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Valente" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.08.007" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003078v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2195-1721-2-1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059077v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mordal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Serebrenik" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vasilescu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1558" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1044DMG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732655v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.08.001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759511v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Bhatti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668175v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uir&#225; Kulesza" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Mitschke" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreira" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-009-0120-9" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486701v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412398v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arboleda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Fabricio" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Nunez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03169377v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01086785v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745783v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Greenwood" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vander Alves" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hutchinson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Schwanninger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139003629.014" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620995v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uira Kulesza" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mateus" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033406v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Toullec" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:11a372260ddeee73629039298c3c92eeafa56598;origin=https://github.com/moosetechnology/Moose;visit=swh:1:snp:0439cf3368604e520f180072a116c6b61f2d654c;anchor=swh:1:rev:c7e809e1a328c19d8beced927f5f5806aae197d1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-anquetil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1486-8399" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15665959X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/anquetil_n_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AFN-4193-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younoussa Sow" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Brault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205262v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Safina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibou Papa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04181591v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Bragagnolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03814782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Govin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monegier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086783v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar S Couto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Pires" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco S Valente" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto S Bigonha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ayachi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Verhaeghe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fuhrman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Labsari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841805v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Darbord" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622256v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Vandewaeter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344531v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Galindo-Gutierrez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narea Maxilimiliano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanco Alison Fernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcocer Juan Pablo Sandoval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME58846.2023.00035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jihene Agouf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217930v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aless Hosry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranega" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03752247v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Campero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Sandoval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772864v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verhaeghe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Shatnawi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011338900003266" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zaitsev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thiefaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03647706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou&#233;kp&#233;todji Mahugnon Honor&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Djareddir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sudich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341866v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02972159v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon H Houekpetodji" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02511466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delplanque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02966146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395836v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Andreo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02304301v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019015v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02353681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Guerrouj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Demeyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VST.2018.8327152" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944135v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Auverlot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2018.00073" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571655v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blondeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cresson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croisy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01441790v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Santos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#233;risson V R Paix&#227;o" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Almeida" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596247v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2017.7884648" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monegier Du Sorbier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Bhatti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hora" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/0000000.0000000" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579106v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139909" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663603v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Alidra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Saker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139920" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cavalcante Hora" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tulio Valente" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robbes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950290.2950306" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991041.2991052" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352468v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991041.2991058" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02864587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larchev&#234;que" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Bhatti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811293" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185637v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185854v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Humberto Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ramos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2015.7081817" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187532v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185736v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185079v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811294" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185795v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayatou Oumarou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Kolyang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2015.7081847" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205468v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353203v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Lourdes Silva" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Maia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSM.2015.7332448" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369705v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hovadick" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317498v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991722v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Hora" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904409v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSMR-WCRE.2014.6747174" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854861v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Maffort" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariza Bigonha" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854883v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Couto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pires" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bigonha" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862063v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Abdeen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Sahraoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Shata" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854851v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747817v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Allier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668151v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Christofer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700046v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745773v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637367v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mordal-Manet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Balmas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457219v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Royer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hnetynka" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2009.53" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Grammel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismenia Galv&#227;o" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Noppen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffora Shakil Khan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095553v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Denker" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Costiou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556508v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546264v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04112164v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898154v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629450v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281442v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03171124v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02504949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440055v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120443v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02978015v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Honore Houekpetodji" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006630v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683649v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444225v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267026v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247323v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664258v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Tymchuk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936375v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664311v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777904v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646884v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Cavalcante Hora" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646878v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Cavalcante-Hora" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667079v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639726v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639727v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281005v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mignard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086593v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534901v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04724509v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2024.101290" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576527v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#353;a &#352;arenac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2024.101273" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050310v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2023.3263019" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03679130v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2022.106942" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256021v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-021-00284-z" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313462v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2021.3101249" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471905v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1864" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075642v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Terra" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-014-9348-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344842v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-016-9328-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417930v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-016-9344-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185837v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Valente" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.08.007" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003078v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2195-1721-2-1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059077v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mordal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Serebrenik" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vasilescu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1558" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1044DMG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732655v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.08.001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759511v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Bhatti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668175v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uir&#225; Kulesza" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Mitschke" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreira" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-009-0120-9" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412398v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arboleda" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Fabricio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Nunez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486701v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03169377v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01086785v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745783v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Greenwood" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vander Alves" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hutchinson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Schwanninger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139003629.014" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620995v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uira Kulesza" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mateus" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033406v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Toullec" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:11a372260ddeee73629039298c3c92eeafa56598;origin=https://github.com/moosetechnology/Moose;visit=swh:1:snp:0439cf3368604e520f180072a116c6b61f2d654c;anchor=swh:1:rev:c7e809e1a328c19d8beced927f5f5806aae197d1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>