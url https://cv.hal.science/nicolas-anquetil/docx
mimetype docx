--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -339,297 +339,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parsing Fortran-77 with proprietary extensions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactive, Iterative, Tooled, Rule-Based Migration of Microsoft Access to Web Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larisa Safina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léandre Brault</w:t>
+                <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibou Papa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelhak-Djamel Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+              <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205262v1</w:t>
+                <w:t xml:space="preserve">hal-04181591v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive, Iterative, Tooled, Rule-Based Migration of Microsoft Access to Web Technologies</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parsing Fortran-77 with proprietary extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younoussa Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa Safina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léandre Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibou Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04181591v2</w:t>
+                <w:t xml:space="preserve">hal-04205262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alce: Predicting Software Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -637,51 +637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1469,51 +1469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stephane Ducasse; Gordana Rakic, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1973,191 +1973,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation-based Refactorings: a First Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Libraries Evolve: A Survey of Two Industrial Companies and an Open-Source Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P Sandoval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pablo Tesone</w:t>
+                <w:t xml:space="preserve">Arnaud Thiefaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWST 22 - International Workshop of Smalltalk Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Novisad, Serbia</w:t>
+              <w:t xml:space="preserve">29th Asia-Pacific Software Engineering Conference (APSEC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Virtual, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752247v2</w:t>
+                <w:t xml:space="preserve">hal-03853493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Architecture for the Incremental Migration of a Web Front-end</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Shatnawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2179,292 +2166,305 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSOFT 2022 - 17th International Conference on Software Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. pp.101-110, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0011338900003266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Libraries Evolve: A Survey of Two Industrial Companies and an Open-Source Community</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">DepMiner: Automatic Recommendation of Transformation Rules for Method Deprecation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Thiefaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Asia-Pacific Software Engineering Conference (APSEC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Virtual, Japan</w:t>
+              <w:t xml:space="preserve">ICSR 2022 - 20th International Conference on Software and System Reuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853493v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DepMiner: Automatic Recommendation of Transformation Rules for Method Deprecation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation-based Refactorings: a First Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
+                <w:t xml:space="preserve">M Campero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Thiefaine</w:t>
+                <w:t xml:space="preserve">J.-P Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Tesone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSR 2022 - 20th International Conference on Software and System Reuse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IWST 22 - International Workshop of Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Novisad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647706v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752247v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report From The Trenches A Case Study In Modernizing Software Development Practices</w:t>
               </w:r>
@@ -2571,64 +2571,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrating GUI behavior: from GWT to Angular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Shatnawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2735,51 +2735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahugnon H Houekpetodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2929,51 +2929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing Microsoft Access Projects: Building a model in a Partially Observable Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2981,51 +2981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSR 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3044,165 +3044,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing God Classes at Siemens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GUI Migration using MDE from GWT to Angular 6: An Industrial Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Etien</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Andreo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software Maintenance and Evolution (ICSME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Cleveland, United States</w:t>
+              <w:t xml:space="preserve">SANER 2019 - 26th edition of the IEEE International Conference on Software Analysis, Evolution and Reengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395836v1</w:t>
+                <w:t xml:space="preserve">hal-02019015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrating GWT to Angular 6 using MDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3210,51 +3227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SATToSE 2019 - 12th Seminar on Advanced Techniques &amp; Tools for Software Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bolzano, Italy</w:t>
@@ -3269,1505 +3286,1488 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GUI Migration using MDE from GWT to Angular 6: An Industrial Case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Empirical Study of Programming to an Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Etien</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Fuhrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Guerrouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SANER 2019 - 26th edition of the IEEE International Conference on Software Analysis, Evolution and Reengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Automated Software Engineering (ASE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019015v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Study of Programming to an Interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christopher Fuhrman</w:t>
+                <w:t xml:space="preserve">Decomposing God Classes at Siemens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Guerrouj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+                <w:t xml:space="preserve">Gaelle Andreo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automated Software Engineering (ASE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, San Diego, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Software Maintenance and Evolution (ICSME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353681v1</w:t>
+                <w:t xml:space="preserve">hal-02395836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Efficiency of Continuous Testing during Test-Driven Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Définition et identification des tables de nomenclatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Demeyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
+                <w:t xml:space="preserve">Olivier Auverlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VST 2018 - 2nd IEEE International Workshop on Validation, Analysis and Evolution of Software Tests</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFORSID 2018 - 36ème édition d'INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717343v1</w:t>
+                <w:t xml:space="preserve">hal-01944135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition et identification des tables de nomenclatures</w:t>
+                <w:t xml:space="preserve">Relational Database Schema Evolution: An Industrial Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Auverlot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2018 - 36ème édition d'INFormatique des ORganisations et Systèmes d'Information et de Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSME 2018 - 34th IEEE International Conference on Software Maintenance and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSME.2018.00073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944135v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational Database Schema Evolution: An Industrial Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Delplanque</w:t>
+                <w:t xml:space="preserve">Evaluating the Efficiency of Continuous Testing during Test-Driven Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Demeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Auverlot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSME 2018 - 34th IEEE International Conference on Software Maintenance and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Madrid, Spain. </w:t>
+              <w:t xml:space="preserve">VST 2018 - 2nd IEEE International Workshop on Validation, Analysis and Evolution of Software Tests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Campobasso, Italy. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSME.2018.00073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VST.2018.8327152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945042v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the Testing Habits of Developers?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CodeCritics applied to database schema: Challenges and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Auverlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Blondeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Etien</w:t>
+                <w:t xml:space="preserve">Tom Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Croisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software Evolution and Maintenance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 24th International Conference on Software Analysis, Evolution and Reengineering (SANER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Klagenfurt, Austria. pp.432 - 436, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SANER.2017.7884648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571655v1</w:t>
+                <w:t xml:space="preserve">hal-01596247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommending Source Code Locations for System Specific Transformations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Klérisson V R Paixão</w:t>
+                <w:t xml:space="preserve">Managing an Industrial Software Rearchitecting Project With Source Code Labelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Monegier Du Sorbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th IEEE International Conference on Software Analysis, Evolution, and Reengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Klagenfurt, Austria</w:t>
+              <w:t xml:space="preserve">CSD&amp;M 2017 - Complex Systems Design &amp; Management conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441790v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CodeCritics applied to database schema: Challenges and first results</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Case for Non-Cohesive Packages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 24th International Conference on Software Analysis, Evolution and Reengineering (SANER)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SANER.2017.7884648⟩</w:t>
+              <w:t xml:space="preserve">SQAMIA 2017 - 6th workshop on Software Quality Analysis, Monitoring, Improvement, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Belgrade, Serbia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/0000000.0000000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596247v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing an Industrial Software Rearchitecting Project With Source Code Labelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Govin</w:t>
+                <w:t xml:space="preserve">Usage of Tests in an Open-Source Community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Monegier Du Sorbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSD&amp;M 2017 - Complex Systems Design &amp; Management conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 12th Edition of the International Workshop on Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Maribor, Slovenia. pp.4:1--4:9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3139903.3139909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095200v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Case for Non-Cohesive Packages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying class name inconsistency in hierarchy: a first simple heuristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelghani Alidra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Saker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SQAMIA 2017 - 6th workshop on Software Quality Analysis, Monitoring, Improvement, and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/0000000.0000000⟩</w:t>
+              <w:t xml:space="preserve">IWST 2017 - 12th International Workshop on Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Maribor, Slovenia. pp.14:1--14:8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3139903.3139920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585703v1</w:t>
+                <w:t xml:space="preserve">hal-01663603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage of Tests in an Open-Source Community</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Blondeau</w:t>
+                <w:t xml:space="preserve">Recommending Source Code Locations for System Specific Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klérisson V R Paixão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th Edition of the International Workshop on Smalltalk Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th IEEE International Conference on Software Analysis, Evolution, and Reengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Klagenfurt, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579106v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying class name inconsistency in hierarchy: a first simple heuristic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelghani Alidra</w:t>
+                <w:t xml:space="preserve">What are the Testing Habits of Developers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Saker</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWST 2017 - 12th International Workshop on Smalltalk Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Software Evolution and Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01663603v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When should internal interfaces be promoted to public?</w:t>
               </w:r>
@@ -4883,51 +4883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering technique for conceptual clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Monegier Du Sorbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4987,103 +4987,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test Selection with Moose In Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWST'16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5111,174 +5111,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telescope: A High-Level Model to Build Dynamic Visualizations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Usman Bhatti</w:t>
+                <w:t xml:space="preserve">Recording and Replaying System Specific, Source Code Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th IEEE International Working Conference on Source Code Analysis and Manipulation (SCAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bremen, Germany. pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864587v1</w:t>
+                <w:t xml:space="preserve">hal-01185639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System Specific, Source Code Transformations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">OrionPlanning: Improving Modularization and Checking Consistency on Software Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5303,2320 +5307,2316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IEEE International Conference on Software Maintenance and Evolution (ICSME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bremen, Germany. pp.10</w:t>
+              <w:t xml:space="preserve">3rd IEEE Working Conference on Software Visualization (VISSOFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bremen, Germany. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185637v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does JavaScript software embrace classes?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bergel</w:t>
+                <w:t xml:space="preserve">How Do Developers React to API Evolution? The Pharo Ecosystem Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Robbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SANER 2015 : International Conference on Software Analysis, Evolution, and Reengineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31st IEEE International Conference on Software Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bremen, Germany. pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185854v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse Engineering Tool Requirements for Real Time Embedded Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Govin</w:t>
+                <w:t xml:space="preserve">System Specific, Source Code Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SATToSE'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">31st IEEE International Conference on Software Maintenance and Evolution (ICSME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bremen, Germany. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187532v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do Developers React to API Evolution? The Pharo Ecosystem Case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Robbes</w:t>
+                <w:t xml:space="preserve">Does JavaScript software embrace classes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Humberto Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IEEE International Conference on Software Maintenance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SANER 2015 : International Conference on Software Analysis, Evolution, and Reengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montreal, Canada. pp.73 - 82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SANER.2015.7081817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185736v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recording and Replaying System Specific, Source Code Transformations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Santos</w:t>
+                <w:t xml:space="preserve">Reverse Engineering Tool Requirements for Real Time Embedded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Monegier Du Sorbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Working Conference on Source Code Analysis and Manipulation (SCAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bremen, Germany. pp.10</w:t>
+              <w:t xml:space="preserve">SATToSE'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185639v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OrionPlanning: Improving Modularization and Checking Consistency on Software Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Santos</w:t>
+                <w:t xml:space="preserve">Software metrics to predict the health of a project ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE Working Conference on Software Visualization (VISSOFT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWST '15 International Workshop On Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Brescia, Italy. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2811237.2811294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185635v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software metrics to predict the health of a project ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Blondeau</w:t>
+                <w:t xml:space="preserve">Identifying the exact fixing actions of static rule violation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayatou Oumarou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Croisy</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Kolyang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWST '15 International Workshop On Smalltalk Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Brescia, Italy. pp.8, </w:t>
+              <w:t xml:space="preserve">SANER'15 : 22nd IEEE International Conference on Software Analysis, Evolution, and Reengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Montreal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2811237.2811294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SANER.2015.7081847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185079v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the exact fixing actions of static rule violation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayatou Oumarou</w:t>
+                <w:t xml:space="preserve">Predicting the health of a project? An assessment in a major IT company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SANER'15 : 22nd IEEE International Conference on Software Analysis, Evolution, and Reengineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SATToSE'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Mons, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185795v1</w:t>
+                <w:t xml:space="preserve">hal-01205468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the health of a project? An assessment in a major IT company</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Croisy</w:t>
+                <w:t xml:space="preserve">Measuring the progress of an Industrial Reverse Engineering Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Monegier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SATToSE'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">BENEVOL'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205468v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the progress of an Industrial Reverse Engineering Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Govin</w:t>
+                <w:t xml:space="preserve">Developers' Perception of Co-Change Patterns: An Empirical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Lourdes Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Monegier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BENEVOL'15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 31st IEEE International Conference on Software Maintenance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bremen, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSM.2015.7332448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353203v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developers' Perception of Co-Change Patterns: An Empirical Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">JSClassFinder: A Tool to Detect Class-like Structures in JavaScript</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Humberto Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciana Lourdes Silva</w:t>
+                <w:t xml:space="preserve">Daniel Hovadick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Maia</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 31st IEEE International Conference on Software Maintenance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CBSOFT’15 - Brazilian Conference on Software: Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Belo Horizonte, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185865v1</w:t>
+                <w:t xml:space="preserve">hal-01369705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JSClassFinder: A Tool to Detect Class-like Structures in JavaScript</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bergel</w:t>
+                <w:t xml:space="preserve">Dynamic and Static Approaches Comparison for Test Suite Reduction in Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBSOFT’15 - Brazilian Conference on Software: Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">BENEVOL'15: 14th BElgian-NEtherlands software eVOLution seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369705v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and Static Approaches Comparison for Test Suite Reduction in Industry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Etien</w:t>
+                <w:t xml:space="preserve">Telescope: A High-Level Model to Build Dynamic Visualizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Larchevêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usman Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BENEVOL'15: 14th BElgian-NEtherlands software eVOLution seminar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Smalltalk Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Brescia, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2811237.2811293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317498v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APIEvolutionMiner: Keeping API Evolution under Control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Etien</w:t>
+                <w:t xml:space="preserve">Remodularization Analysis Using Semantic Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Evolution Week (European Conference on Software Maintenance and Working Conference on Reverse Engineering)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st CSMR-WCRE Software Evolution Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Antwerp, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSMR-WCRE.2014.6747174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991722v1</w:t>
+                <w:t xml:space="preserve">hal-00904409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodularization Analysis Using Semantic Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Santos</w:t>
+                <w:t xml:space="preserve">APIEvolutionMiner: Keeping API Evolution under Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Hora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tulio Valente</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st CSMR-WCRE Software Evolution Week</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Software Evolution Week (European Conference on Software Maintenance and Working Conference on Reverse Engineering)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Antwerp, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904409v1</w:t>
+                <w:t xml:space="preserve">hal-00991722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining System Specific Rules from Change Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andre Hora</w:t>
+                <w:t xml:space="preserve">Towards Automatically Improving Package Structure While Respecting Original Design Decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hani Abdeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houari Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osama Shata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Conference on Reverse Engineering (WCRE'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Koblenz, Germany</w:t>
+              <w:t xml:space="preserve">Working Conference on Reverse Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854861v1</w:t>
+                <w:t xml:space="preserve">hal-00862063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics for Discovering Architectural Violations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristiano Maffort</w:t>
+                <w:t xml:space="preserve">BugMaps-Granger: A Tool for Causality Analysis between Source Code Metrics and Bugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bigonha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Conference on Reverse Engineering (WCRE'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Koblenz, Germany</w:t>
+              <w:t xml:space="preserve">Brazilian Conference on Software: Theory and Practice (CBSoft'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brasilia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854871v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BugMaps-Granger: A Tool for Causality Analysis between Source Code Metrics and Bugs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Pires</w:t>
+                <w:t xml:space="preserve">Mining System Specific Rules from Change Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Hora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Conference on Software: Theory and Practice (CBSoft'13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brasilia, Brazil</w:t>
+              <w:t xml:space="preserve">Working Conference on Reverse Engineering (WCRE'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Koblenz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854883v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Automatically Improving Package Structure While Respecting Original Design Decisions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heuristics for Discovering Architectural Violations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houari Sahraoui</w:t>
+                <w:t xml:space="preserve">Cristiano Maffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osama Shata</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+                <w:t xml:space="preserve">Mariza Bigonha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Conference on Reverse Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Working Conference on Reverse Engineering (WCRE'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Koblenz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862063v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Architectural Patterns Using Association Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Maffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariza Bigonha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7671,51 +7671,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework to Compare Alert Ranking Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Allier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7766,90 +7766,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BugMaps: A Tool for the Visual Exploration and Analysis of Bugs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8012,51 +8012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Catalog of Patterns for Concept Lattice Interpretation in Software Reengineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8120,51 +8120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domain Specific Warnings: Are They Any Better?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8222,234 +8222,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy Software Restructuring: Analyzing a Concrete Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An empirical model for continuous and weighted metric aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Mordal-Manet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Balmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th European Conference on Software Maintenance and Reengineering (CSMR'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Mar 2011, Oldenburg, Germany. pp.279--286</w:t>
+              <w:t xml:space="preserve">European Conference on Software Maintenance and Reengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Oldenburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745773v1</w:t>
+                <w:t xml:space="preserve">inria-00637367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical model for continuous and weighted metric aggregation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Legacy Software Restructuring: Analyzing a Concrete Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Software Maintenance and Reengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Oldenburg, Germany</w:t>
+              <w:t xml:space="preserve">Proceedings of the 15th European Conference on Software Maintenance and Reengineering (CSMR'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Mar 2011, Oldenburg, Germany. pp.279--286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00637367v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JavaCompExt: Extracting Architectural Elements from Java Source Code</w:t>
               </w:r>
@@ -8665,1415 +8665,1761 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMDA Traceability Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Germany. pp.77--86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysing Python Machine Learning Notebooks with Moose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Mignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Costiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the International Workshop on Smalltalk Technologies 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dedicated Software Analysis Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.22-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Software (re)modularization: Fight against the structure erosion and migration preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Denier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00534901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2024 ACTIVITY REPORT Project-Team EVREF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Steven Costiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRIA Lille. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2023 ACTIVITY REPORT Project-Team EVREF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcus Denker</w:t>
+                <w:t xml:space="preserve">Automatic Recommendations for Evolving Relational Databases Schema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">INRIA. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lille, Faculté de Sciences et Technologies. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556508v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Recommendations for Evolving Relational Databases Schema</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Etien</w:t>
+                <w:t xml:space="preserve">2023 ACTIVITY REPORT Project-Team EVREF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Université de Lille, Faculté de Sciences et Technologies. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bortolaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Costiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRIA. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546264v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project-Team RMOD 2022 Activity Report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcus Denker</w:t>
+                <w:t xml:space="preserve">Reporting Context Aware Partial Translation engine based on immediate and delayed Rule application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Inria Lille - Nord Europe. 2022</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRIA Lille - Nord Europe. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112164v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reporting Context Aware Partial Translation engine based on immediate and delayed Rule application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
+                <w:t xml:space="preserve">Project-Team RMOD 2022 Activity Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Costiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">INRIA Lille - Nord Europe. 2022</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria Lille - Nord Europe. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03898154v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMOD 2021 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Aranega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Costiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Lille - Nord Europe. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project-Team RMoD 2020 Activity Report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcus Denker</w:t>
+                <w:t xml:space="preserve">Software Migration: A Theoretical Framework.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRIA Lille. 2021</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Derras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria Lille Nord Europe - Laboratoire CRIStAL - Université de Lille. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281442v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Migration: A Theoretical Framework.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
+                <w:t xml:space="preserve">Project-Team RMoD 2020 Activity Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aranega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Costiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Inria Lille Nord Europe - Laboratoire CRIStAL - Université de Lille. 2021</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA Lille. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171124v2</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for Evolving Relational Databases: Technical Report</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Etien</w:t>
+                <w:t xml:space="preserve">Characterizing Pharo Code: A Technical Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] Univ. Lille, CNRS, Centrale Lille, Inria UMR 9189 - CRIStAL,INRIA Lille Nord Europe, Villeneuve d’Ascq, France. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Inria Lille Nord Europe - Laboratoire CRIStAL - Université de Lille; Arolla. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02504949v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing Pharo Code: A Technical Report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
+                <w:t xml:space="preserve">Project-Team RMoD 2019 Activity Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Denker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aranega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Costiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] Inria Lille Nord Europe - Laboratoire CRIStAL - Université de Lille; Arolla. 2020</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02440055v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03120443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project-Team RMoD 2019 Activity Report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcus Denker</w:t>
+                <w:t xml:space="preserve">Recommendations for Evolving Relational Databases: Technical Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRIA. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Univ. Lille, CNRS, Centrale Lille, Inria UMR 9189 - CRIStAL,INRIA Lille Nord Europe, Villeneuve d’Ascq, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03120443v1</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving practices in a medium french company: First step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahugnon Honore Houekpetodji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RMod. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMoD 2018 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10081,117 +10427,117 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMoD (Analyses and Language Constructs for Object-Oriented Application Evolution) 2017 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10199,261 +10545,261 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA Lille - Nord Europe. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMoD 2016 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Lille - Nord Europe. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMoD 2015 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10465,113 +10811,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRIA Lille - Nord Europe. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMoD 2014 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10587,231 +10933,231 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Lille; RMOD. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Platform for Name Resolution in Source Code Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriy Tymchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Lille Nord Europe - Laboratoire CRIStAL - Université de Lille. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMoD 2013 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10827,1142 +11173,796 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Lille. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Quality of Architectural Design Quality Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Hora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Inria Lille Nord Europe - Laboratoire CRIStAL - Université de Lille. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity Report 2012. Project-Team RMOD. Analyses and Languages Constructs for Object-Oriented Application Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MSE and FAMIX 3.0: an Interexchange Format and Source Code Model Family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Cavalcante Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Metrics for Package Remodularisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Cavalcante-Hora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMoD (Analyses and Language Constructs for Object-Oriented Application Evolution) 2011 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMoD (Analyses and Language Constructs for Object-Oriented Application Evolution) 2010 Activity Report.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project-Team RMoD (Analyses and Language Constructs for Object-Oriented Application Evolution) 2009 Activity Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Denker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639727v1</w:t>
-              </w:r>
-[...344 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00534901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11974,248 +11974,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MoTion: A new declarative object matching approach in Pharo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Aranega</w:t>
+                <w:t xml:space="preserve">A New Architecture Reconciling Refactorings and Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balša Šarenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Tesone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 81, pp.101290. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cola.2024.101290⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cola.2024.101273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724509v1</w:t>
+                <w:t xml:space="preserve">hal-04576527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Architecture Reconciling Refactorings and Transformations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Balša Šarenac</w:t>
+                <w:t xml:space="preserve">MoTion: A new declarative object matching approach in Pharo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aless Hosry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Aranega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Tesone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2024, 81, pp.101290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cola.2024.101273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cola.2024.101290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576527v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrating the Communication Protocol of Client-Server Applications</w:t>
               </w:r>
@@ -12253,51 +12253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Shatnawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (4), pp.11-18. </w:t>
@@ -12374,51 +12374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Zaitsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Fuhrman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12469,51 +12469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GUI visual aspect migration: a framework agnostic solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12603,64 +12603,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From GWT to Angular: An Experiment Report on Migrating a Legacy Web Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Shatnawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12737,77 +12737,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Classes in Legacy JavaScript Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Humberto Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12861,459 +12861,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Architectural Violations from Version History</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mariza Bigonha</w:t>
+                <w:t xml:space="preserve">Test Case Selection in Industry: an Analysis of Issues Related to Static Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Blondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empirical Software Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10664-014-9348-2⟩</w:t>
+              <w:t xml:space="preserve">Software Quality Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11219-016-9328-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075642v1</w:t>
+                <w:t xml:space="preserve">hal-01344842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test Case Selection in Industry: an Analysis of Issues Related to Static Approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Blondeau</w:t>
+                <w:t xml:space="preserve">How do Developers React to API Evolution? a Large-Scale Empirical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Hora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tulio Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Etien</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Croisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software Quality Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11219-016-9328-4⟩</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11219-016-9344-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344842v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do Developers React to API Evolution? a Large-Scale Empirical Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Robbes</w:t>
+                <w:t xml:space="preserve">Mining Architectural Violations from Version History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Maffort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Terra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariza Bigonha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Etien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software Quality Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Empirical Software Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (3), pp.41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11219-016-9344-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10664-014-9348-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417930v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Detection of System-Specific Conventions Unknown to Developers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13438,51 +13438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tulio Valente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13559,51 +13559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Mordal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Serebrenik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13679,77 +13679,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OZONE: Layer Identification in the presence of Cyclic Dependencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Usman Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14019,243 +14019,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00668175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignes de produits logiciels et usines logicielles</w:t>
+                <w:t xml:space="preserve">La traçabilité dans les lignes de produits logiciels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Royer</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismenia Galvão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Noppen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 14 (3), pp.15-31</w:t>
+              <w:t xml:space="preserve">, 2008, 14 (3), pp.47--57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412398v1</w:t>
+                <w:t xml:space="preserve">hal-00486701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traçabilité dans les lignes de produits logiciels</w:t>
+                <w:t xml:space="preserve">Lignes de produits logiciels et usines logicielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joost Noppen</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Arboleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernandes Fabricio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 14 (3), pp.47--57</w:t>
+              <w:t xml:space="preserve">, 2008, 14 (3), pp.15-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486701v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notes de synthèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14273,51 +14273,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appendix To Software Migration: A Theoretical Framework A Grounded Theory approach on Systematic Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Bragagnolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anquetil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14325,51 +14325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Seriai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Derras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notes de synthèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14856,51 +14856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Toullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996, </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:11a372260ddeee73629039298c3c92eeafa56598;origin=https://github.com/moosetechnology/Moose;visit=swh:1:snp:0439cf3368604e520f180072a116c6b61f2d654c;anchor=swh:1:rev:c7e809e1a328c19d8beced927f5f5806aae197d1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15017,51 +15017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07B7C7BA"/>
+    <w:nsid w:val="C090427F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15248,51 +15248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-anquetil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1486-8399" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15665959X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/anquetil_n_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AFN-4193-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younoussa Sow" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Brault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205262v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Safina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibou Papa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04181591v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Bragagnolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03814782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Govin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monegier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086783v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar S Couto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Pires" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco S Valente" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto S Bigonha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ayachi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Verhaeghe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fuhrman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Labsari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841805v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Darbord" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622256v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Vandewaeter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344531v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Galindo-Gutierrez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narea Maxilimiliano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanco Alison Fernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcocer Juan Pablo Sandoval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME58846.2023.00035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jihene Agouf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217930v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aless Hosry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranega" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03752247v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Campero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Sandoval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772864v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verhaeghe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Shatnawi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011338900003266" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zaitsev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thiefaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03647706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou&#233;kp&#233;todji Mahugnon Honor&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Djareddir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sudich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341866v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02972159v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon H Houekpetodji" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02511466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delplanque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02966146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395836v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Andreo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02304301v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019015v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02353681v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Guerrouj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717343v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Demeyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VST.2018.8327152" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944135v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Auverlot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2018.00073" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571655v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blondeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cresson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croisy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01441790v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Santos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#233;risson V R Paix&#227;o" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Almeida" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596247v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2017.7884648" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monegier Du Sorbier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585703v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Bhatti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hora" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/0000000.0000000" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579106v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139909" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663603v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Alidra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Saker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139920" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cavalcante Hora" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tulio Valente" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robbes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950290.2950306" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991041.2991052" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352468v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991041.2991058" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02864587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larchev&#234;que" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Bhatti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811293" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185637v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185854v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Humberto Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ramos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2015.7081817" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187532v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185736v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185635v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185079v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811294" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185795v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayatou Oumarou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Kolyang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2015.7081847" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205468v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353203v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185865v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Lourdes Silva" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Maia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSM.2015.7332448" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369705v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hovadick" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317498v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991722v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Hora" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904409v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSMR-WCRE.2014.6747174" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854861v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Maffort" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariza Bigonha" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854883v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Couto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pires" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bigonha" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862063v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Abdeen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Sahraoui" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Shata" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854851v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747817v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Allier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668151v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Christofer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700046v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745773v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637367v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mordal-Manet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Balmas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457219v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Royer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hnetynka" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2009.53" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Grammel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismenia Galv&#227;o" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Noppen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffora Shakil Khan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095553v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Denker" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Costiou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556508v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546264v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04112164v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898154v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629450v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281442v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03171124v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02504949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440055v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120443v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02978015v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Honore Houekpetodji" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006630v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683649v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444225v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267026v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247323v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664258v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Tymchuk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936375v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664311v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777904v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646884v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Cavalcante Hora" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646878v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Cavalcante-Hora" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667079v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639726v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639727v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281005v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mignard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086593v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534901v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04724509v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2024.101290" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576527v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#353;a &#352;arenac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2024.101273" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050310v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2023.3263019" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03679130v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2022.106942" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256021v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-021-00284-z" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313462v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2021.3101249" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471905v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1864" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075642v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Terra" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-014-9348-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344842v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-016-9328-4" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417930v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-016-9344-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185837v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Valente" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.08.007" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003078v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2195-1721-2-1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059077v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mordal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Serebrenik" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vasilescu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1558" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1044DMG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732655v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.08.001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759511v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Bhatti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668175v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uir&#225; Kulesza" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Mitschke" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreira" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-009-0120-9" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412398v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arboleda" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Fabricio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Nunez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486701v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03169377v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01086785v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745783v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Greenwood" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vander Alves" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hutchinson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Schwanninger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139003629.014" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620995v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uira Kulesza" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mateus" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033406v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Toullec" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:11a372260ddeee73629039298c3c92eeafa56598;origin=https://github.com/moosetechnology/Moose;visit=swh:1:snp:0439cf3368604e520f180072a116c6b61f2d654c;anchor=swh:1:rev:c7e809e1a328c19d8beced927f5f5806aae197d1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-anquetil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1486-8399" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15665959X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/anquetil_n_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AFN-4193-2022" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468029v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younoussa Sow" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anquetil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andre Brault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04181591v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Bragagnolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak-Djamel Seriai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Derras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205262v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Safina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibou Papa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03814782v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Seriai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451242v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Govin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Etien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monegier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086783v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar S Couto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro S Pires" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco S Valente" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto S Bigonha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Ayachi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Verhaeghe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fuhrman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Labsari" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sayar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841805v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Darbord" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622256v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Vandewaeter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344531v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Galindo-Gutierrez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narea Maxilimiliano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanco Alison Fernandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcocer Juan Pablo Sandoval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME58846.2023.00035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231797v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Jihene Agouf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217930v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aless Hosry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aranega" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217300v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853493v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Zaitsev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Thiefaine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772864v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verhaeghe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Shatnawi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011338900003266" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03647706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03752247v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Campero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Sandoval" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tesone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03341735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou&#233;kp&#233;todji Mahugnon Honor&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Djareddir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sudich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341866v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02972159v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon H Houekpetodji" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02511466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delplanque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02966146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019015v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deruelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02304301v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02353681v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Guerrouj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02395836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Andreo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944135v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Auverlot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945042v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSME.2018.00073" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01717343v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Demeyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VST.2018.8327152" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01596247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2017.7884648" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02095200v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monegier Du Sorbier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01585703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman Bhatti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Hora" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/0000000.0000000" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01579106v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blondeau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139909" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01663603v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Alidra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Saker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139903.3139920" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01441790v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Santos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kl&#233;risson V R Paix&#227;o" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Almeida" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01571655v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cresson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croisy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417888v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cavalcante Hora" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tulio Valente" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robbes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950290.2950306" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991041.2991052" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352468v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2991041.2991058" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185639v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185635v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185736v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185637v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Humberto Silva" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ramos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bergel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2015.7081817" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187532v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185079v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811294" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayatou Oumarou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Kolyang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SANER.2015.7081847" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205468v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353203v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185865v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Lourdes Silva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Maia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSM.2015.7332448" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369705v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hovadick" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01317498v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02864587v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larchev&#234;que" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Bhatti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2811237.2811293" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00904409v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSMR-WCRE.2014.6747174" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991722v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Hora" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862063v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Abdeen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houari Sahraoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Shata" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854883v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Couto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pires" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bigonha" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854861v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854871v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Maffort" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariza Bigonha" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854851v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747817v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Allier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668397v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668151v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silva Christofer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700046v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848830v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00637367v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mordal-Manet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Balmas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745773v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457219v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andr&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ardourel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Royer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hnetynka" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCRE.2009.53" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486706v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Grammel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismenia Galv&#227;o" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Noppen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soffora Shakil Khan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281005v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mignard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Costiou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086593v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00534901v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Denier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095553v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Denker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bortolaso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04546264v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556508v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03898154v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04112164v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629450v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03171124v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281442v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02440055v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03120443v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02504949v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02978015v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Honore Houekpetodji" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02006630v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01683649v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444225v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01267026v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cassou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247323v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664258v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Tymchuk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936375v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664311v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777904v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646884v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Cavalcante Hora" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646878v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Cavalcante-Hora" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00667079v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639726v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639727v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576527v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#353;a &#352;arenac" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2024.101273" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04724509v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cola.2024.101290" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050310v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2023.3263019" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03679130v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infsof.2022.106942" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256021v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10515-021-00284-z" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313462v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2021.3101249" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01471905v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1864" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344842v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-016-9328-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01417930v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11219-016-9344-4" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075642v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Terra" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-014-9348-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185837v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco T&#250;lio Valente" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2015.08.007" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01003078v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2195-1721-2-1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059077v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Mordal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Serebrenik" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Vasilescu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smr.1558" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G1044DMG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00732655v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2012.08.001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759511v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Bhatti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00668175v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uir&#225; Kulesza" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Mitschke" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Moreira" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-009-0120-9" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486701v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412398v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Arboleda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandes Fabricio" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Nunez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03169377v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01086785v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745783v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Greenwood" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vander Alves" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hutchinson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Schwanninger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139003629.014" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620995v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uira Kulesza" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Mateus" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033406v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Toullec" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:11a372260ddeee73629039298c3c92eeafa56598;origin=https://github.com/moosetechnology/Moose;visit=swh:1:snp:0439cf3368604e520f180072a116c6b61f2d654c;anchor=swh:1:rev:c7e809e1a328c19d8beced927f5f5806aae197d1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>