--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -214,2693 +214,2710 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant miRNA integrated functions in development and reproduction</w:t>
+                <w:t xml:space="preserve">Developmental rewiring of the NGAL/CUC/KLU network associated with pleiotropic roles of NGAL genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+                <w:t xml:space="preserve">Antoine Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Laufs</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Panagiotis Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Caroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Adroher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liudmila Chelysheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphgy.2023.1271423⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 123 (1), pp.e70321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.70321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246500v1</w:t>
+                <w:t xml:space="preserve">hal-05149325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular GA pathways as conserved integrators for adaptive responses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Arnaud</w:t>
+                <w:t xml:space="preserve">Plant miRNA integrated functions in development and reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphgy.2023.1271423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/plb.13549⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04136889v1</w:t>
+                <w:t xml:space="preserve">hal-04246500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based reconstruction of whole organ growth dynamics reveals invariant patterns in leaf morphogenesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular GA pathways as conserved integrators for adaptive responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/qpb.2022.23⟩</w:t>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/plb.13549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03780169v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cell wall-associated gene network shapes leaf boundary domains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model-based reconstruction of whole organ growth dynamics reveals invariant patterns in leaf morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Goussot</w:t>
+                <w:t xml:space="preserve">Mohamed Oughou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Adroher</w:t>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+                <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 149 (11), pp.dev200359. </w:t>
+              <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.e1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.200359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/qpb.2022.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737566v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03780169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strigolactones (SLs) modulate the plastochron by regulating KLUH (KLU) transcript abundance in Arabidopsis</w:t>
+                <w:t xml:space="preserve">A cell wall-associated gene network shapes leaf boundary domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Cornet</w:t>
+                <w:t xml:space="preserve">Nathalie Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐paul Pillot</w:t>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Bris</w:t>
+                <w:t xml:space="preserve">Magali Goussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Adroher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐bernard Pouvreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 232 (5), pp.1909-1916. </w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (11), pp.dev200359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/dev.200359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369657v1</w:t>
+                <w:t xml:space="preserve">hal-03737566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BAP module: A multisignal Integrator orchestrating growth</w:t>
+                <w:t xml:space="preserve">Strigolactones (SLs) modulate the plastochron by regulating KLUH (KLU) transcript abundance in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boure</w:t>
+                <w:t xml:space="preserve">Florent Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vinod Kumar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jean‐paul Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐bernard Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2019.04.002⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 232 (5), pp.1909-1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629211v1</w:t>
+                <w:t xml:space="preserve">hal-03369657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting the pathways coordinating patterning and growth by plant boundary domains</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The BAP module: A multisignal Integrator orchestrating growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néro N. Borrega</w:t>
+                <w:t xml:space="preserve">Nathalie Boure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Goncalves Gonçalves</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Vinod Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (1), pp.e1007913. </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (7), pp.602-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2019.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386592v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xyloglucans fucosylation defects do not alter plant boundary domain definition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissecting the pathways coordinating patterning and growth by plant boundary domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Goncalves</w:t>
+                <w:t xml:space="preserve">Millan Cortizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sechet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard B. Adroher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néro N. Borrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Goncalves Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15592324.2018.1430545⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.e1007913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1007913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624487v1</w:t>
+                <w:t xml:space="preserve">hal-02386592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity and its multiscale integration in plant morphogenesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Xyloglucans fucosylation defects do not alter plant boundary domain definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46, pp.18-24. </w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2018.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15592324.2018.1430545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02621377v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDP-L-fucose is required for boundary definition in plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Néro N. Borrega</w:t>
+                <w:t xml:space="preserve">Heterogeneity and its multiscale integration in plant morphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïçal Selka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rechenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erx402⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.18-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2018.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379649v1</w:t>
+                <w:t xml:space="preserve">hal-02621377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conserved role for CUP-SHAPED COTYLEDON genes during ovule development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GDP-L-fucose is required for boundary definition in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Adroher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Goncalves</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Millan Cortizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Halima Morin</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néro N. Borrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (21-22), pp.5801-5811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erx402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.12923⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01204206v1</w:t>
+                <w:t xml:space="preserve">hal-02379649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring the BELL and tie the KNOX: roles forTALEs in gynoeciurn development</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A conserved role for CUP-SHAPED COTYLEDON genes during ovule development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millan Cortizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00093⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (4), pp.732 - 742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204042v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant development: brassinosteroids go out of bounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick P. Laufs</w:t>
+                <w:t xml:space="preserve">Ring the BELL and tie the KNOX: roles forTALEs in gynoeciurn development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Pautot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.01.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01004242v1</w:t>
+                <w:t xml:space="preserve">hal-01204042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron and ROS control of the DownSTream mRNA decay pathway is essential for plant fitness.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant development: brassinosteroids go out of bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+                <w:t xml:space="preserve">Nicolas N. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Batoul Djouani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick P. Laufs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 31 (1), pp.175-86. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (4), pp.R152-R154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/emboj.2011.341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2013.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777600v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Training on the Estimation of Muscular Moment in Submaximal Exercise</w:t>
+                <w:t xml:space="preserve">Iron and ROS control of the DownSTream mRNA decay pathway is essential for plant fitness.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Leverrier</w:t>
+                <w:t xml:space="preserve">Karl Ravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gauthier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Guilhem Reyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Molinaro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Batoul Djouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02701367.2011.10599778⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (1), pp.175-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/emboj.2011.341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266687v1</w:t>
+                <w:t xml:space="preserve">hal-00777600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The same regulatory point mutation changed seed-dispersal structures in evolution and domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lawrenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sablowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (14), pp.1215-1219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2011.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into ferritin synthesis and function highlight a link between iron homeostasis and oxidative stress in plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Ravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jossia Boucherez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105 (5), pp.811-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcp128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00507304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gibberellins control fruit patterning in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Sorefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas A Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (19), pp.2127-2132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gad.593410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term effects of mild salt stress on growth, ion accumulation and superoxide dismutase expression of Arabidopsis rosette leaves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houneida Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoua Karray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhtar Lachaâl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 132 (3), pp.293-305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2007.01009.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00251504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron uptake and storage in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briat Jean-François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curie Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaymard Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Hematology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 82 (6), pp.506-507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajh.20964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The iron-responsive element (IRE)/iron-regulatory protein 1 (IRP1)-cytosolic aconitase iron-regulatory switch does not operate in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Ravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Borlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Touraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jossia Boucherez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 405 (3), pp.523-531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20061874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00478720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An iron-induced nitric oxide burst precedes ubiquitin-dependent protein degradation for Arabidospsis Atfer1 ferritin gene expression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iréne Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jossia Boucerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 281 (33), pp.23579-23588. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M602135200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2910,1548 +2927,1548 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MOLECULAR FRAMEWORK FOR PLANT BOUNDARY DOMAINS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Goussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th INUPRAG SYMPOSIUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based reconstruction of whole organ growth dynamics reveals invariant patterns in leaf morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Said Oughou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First European Conference From Genes to Plant Architecture: the Shoot Apical Meristem in All its States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; INRIA, Nov 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical spatio-temporal atlasing of gene expression patterns during organ growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial statistics approaches to trace developmental trajectories without live imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methodological virtual workshop "Tools for quantitative imaging and analysis of plant ovule morphology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique spatio-temporelle de l'expression génique sans time-lapse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Microscopie et Imagerie du Vivant (MIV) Plantes (IJPB/GDR ImaBIO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate dating of organs during growth can unmask invariant developmental patterns: illustration with plant leaf morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Oughou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Andrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on Image Analysis Methos for the Plant Sciences 2019 (IAMPSI1́9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image based modeling of leaf development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Said Oughou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative BioImaging Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic atlasing of gene expression domains from individual images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oughou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Biot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. IEEE International Symposium on Biomedical Imaging 2019 (ISBI1́9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Venise, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conserved role for CUP-SHAPED COTYLEDON transcription factors during ovule development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Goncalves</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Millan Cortizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th international conference on Arabidopsis research (ICAR2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targets of CUP- SHAPED COTYLEDON transcription factors during leaf development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Tariq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant organ growth symposium (POGS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis ferritins as an integrative model linking iron metabolism to light, clock and oxidative stress signalings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Ravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POSTECH International Conference on Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Pohang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron uptake and storage in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBIS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron uptake and storage in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congress of the International BioIron Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajh.20964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4461,357 +4478,357 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical spatio-temporal atlasing of gene expression patterns during organ growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant Systems Biology, EMBO Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic interactions between miRNAs and Polycomb-Group proteins for the regulation of the CUC2 gene expression during leaf development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Adroher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EpiPlant 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New prospects on the regulation of AtFer1 expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jossia Boucherez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Iron Symposium on Iron Nutrition and Interactions in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Gatersleben, Germany. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4821,146 +4838,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CUC Transcription Factors: To the Meristem and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Maugarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Transcription Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2015, 9780128008546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-800854-6.00015-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4970,117 +4987,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of plant seed shattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Østergaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Sablowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United Kingdom, Patent n° : PCT/GB2010/001177. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5090,147 +5107,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental rewiring of the NGAL/CUC/KLU network associated with pleiotropic roles of NGAL genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattéo Caroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Adroher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Goussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5240,100 +5257,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de l'expression du gène de ferritine AtFer1 en réponse au fer chez Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02824790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5343,105 +5360,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique spatio-temporelle de l'expression des gènes détermine la morphogénèse et les réponses adaptatives des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris-Saclay, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04455255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId160"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5509,51 +5526,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="233FB16C"/>
+    <w:nsid w:val="355D42E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5740,51 +5757,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-arnaud-inrae" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8571-5862" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083580271" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246500v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphgy.2023.1271423" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bour&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13549" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780169v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oughou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny-Cal&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2022.23" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737566v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bour&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adroher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200359" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cornet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Pillot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Pouvreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17725" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629211v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinod Kumar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.04.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386592v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Adroher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro N. Borrega" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves Gon&#231;alves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007913" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624487v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sechet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2018.1430545" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Serra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Selka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rechenmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2018.07.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx402" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204206v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hasson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12923" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204042v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pautot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00093" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Arnaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Laufs" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.01.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ravet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Reyt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Batoul Djouani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.341" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266687v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leverrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Molinaro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2011.10599778" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649961v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lawrenson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sablowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.06.008" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507304v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp128" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664974v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sorefan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fuentes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Wood" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.593410" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251504v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houneida Attia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Karray" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Lacha&#226;l" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2007.01009.x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCSJLXZD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166126v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briat Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nicolas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curie Catherine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaymard Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.20964" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borlotti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Touraine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061874" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;ne Murgia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucerez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602135200" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319341v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bigot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552791v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Oughou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877853v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734090v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200581v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cunha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733986v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759188" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759028v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594371v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bournier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751113v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Curie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822615v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758881v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122177v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594251v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795032v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800854-6.00015-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758985v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars &#216;stergaard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894661v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicolas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadopoulos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Caroulle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824790v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04455255v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-arnaud-inrae" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8571-5862" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083580271" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149325v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadopoulos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Caroulle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adroher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70321" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246500v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphgy.2023.1271423" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136889v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bour&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13549" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oughou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny-Cal&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2022.23" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bour&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369657v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cornet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Pillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Pouvreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17725" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinod Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.04.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Adroher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro N. Borrega" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves Gon&#231;alves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007913" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624487v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sechet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2018.1430545" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Serra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Selka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rechenmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2018.07.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx402" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204206v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hasson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12923" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pautot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00093" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004242v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Laufs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.01.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ravet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Reyt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Batoul Djouani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.341" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lawrenson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sablowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.06.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp128" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664974v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sorefan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fuentes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Wood" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.593410" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houneida Attia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Karray" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Lacha&#226;l" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2007.01009.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCSJLXZD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166126v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briat Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cellier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curie Catherine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaymard Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.20964" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478720v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borlotti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Touraine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061874" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091275v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;ne Murgia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucerez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602135200" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bigot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Oughou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877853v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758969v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758972v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734090v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200581v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cunha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733986v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759188" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759028v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758998v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bournier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751113v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Curie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822615v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758881v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122177v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594251v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795032v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800854-6.00015-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758985v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars &#216;stergaard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894661v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04455255v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>