--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -5526,51 +5526,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="355D42E8"/>
+    <w:nsid w:val="80A92F90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>