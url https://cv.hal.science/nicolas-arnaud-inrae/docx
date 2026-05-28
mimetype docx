--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -180,51 +180,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -348,213 +348,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant miRNA integrated functions in development and reproduction</w:t>
+                <w:t xml:space="preserve">Molecular GA pathways as conserved integrators for adaptive responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+                <w:t xml:space="preserve">N. Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Laufs</w:t>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1, </w:t>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphgy.2023.1271423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/plb.13549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246500v1</w:t>
+                <w:t xml:space="preserve">hal-04136889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular GA pathways as conserved integrators for adaptive responses</w:t>
+                <w:t xml:space="preserve">Plant miRNA integrated functions in development and reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bouré</w:t>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Arnaud</w:t>
+                <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/plb.13549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphgy.2023.1271423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04136889v1</w:t>
+                <w:t xml:space="preserve">hal-04246500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based reconstruction of whole organ growth dynamics reveals invariant patterns in leaf morphogenesis</w:t>
               </w:r>
@@ -566,77 +566,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Oughou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, pp.e1. </w:t>
@@ -860,51 +860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐bernard Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 232 (5), pp.1909-1916. </w:t>
@@ -968,51 +968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vinod Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (7), pp.602-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1206,51 +1206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1297,51 +1297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity and its multiscale integration in plant morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïçal Selka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1690,51 +1690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ring the BELL and tie the KNOX: roles forTALEs in gynoeciurn development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Pautot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1898,51 +1898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Ravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2000,924 +2000,1041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00777600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The same regulatory point mutation changed seed-dispersal structures in evolution and domestication</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Training on the Estimation of Muscular Moment in Submaximal Exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Lawrenson</w:t>
+                <w:t xml:space="preserve">Céline Leverrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Sablowski</w:t>
+                <w:t xml:space="preserve">Antoine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Molinaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2011.06.008⟩</w:t>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 82 (3), pp.458-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2011.10599778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649961v1</w:t>
+                <w:t xml:space="preserve">hal-02266687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into ferritin synthesis and function highlight a link between iron homeostasis and oxidative stress in plants.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+                <w:t xml:space="preserve">The same regulatory point mutation changed seed-dispersal structures in evolution and domestication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Duc</w:t>
+                <w:t xml:space="preserve">Tom Lawrenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jossia Boucherez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Sablowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 105 (5), pp.811-22. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (14), pp.1215-1219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcp128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2011.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507304v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gibberellins control fruit patterning in Arabidopsis thaliana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into ferritin synthesis and function highlight a link between iron homeostasis and oxidative stress in plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Girin</w:t>
+                <w:t xml:space="preserve">Jean-Francois Briat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Ravet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Sorefan</w:t>
+                <w:t xml:space="preserve">Céline Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Fuentes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas A Wood</w:t>
+                <w:t xml:space="preserve">Jossia Boucherez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gad.593410⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (5), pp.811-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcp128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664974v1</w:t>
+                <w:t xml:space="preserve">hal-00507304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term effects of mild salt stress on growth, ion accumulation and superoxide dismutase expression of Arabidopsis rosette leaves.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gibberellins control fruit patterning in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houneida Attia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+                <w:t xml:space="preserve">Karim Sorefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najoua Karray</w:t>
+                <w:t xml:space="preserve">Sara Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokhtar Lachaâl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas A Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 132 (3), pp.293-305. </w:t>
+              <w:t xml:space="preserve">Genes and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (19), pp.2127-2132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2007.01009.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gad.593410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00251504v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron uptake and storage in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term effects of mild salt stress on growth, ion accumulation and superoxide dismutase expression of Arabidopsis rosette leaves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houneida Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Briat Jean-François</w:t>
+                <w:t xml:space="preserve">Najoua Karray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Nicolas</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mokhtar Lachaâl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.20964⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 132 (3), pp.293-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2007.01009.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166126v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00251504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The iron-responsive element (IRE)/iron-regulatory protein 1 (IRP1)-cytosolic aconitase iron-regulatory switch does not operate in plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karl Ravet</w:t>
+                <w:t xml:space="preserve">Iron uptake and storage in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briat Jean-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Borlotti</w:t>
+                <w:t xml:space="preserve">Françoise Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Touraine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jossia Boucherez</w:t>
+                <w:t xml:space="preserve">Curie Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaymard Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20061874⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 82 (6), pp.506-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.20964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00478720v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The iron-responsive element (IRE)/iron-regulatory protein 1 (IRP1)-cytosolic aconitase iron-regulatory switch does not operate in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Ravet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Borlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jossia Boucherez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 405 (3), pp.523-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20061874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00478720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An iron-induced nitric oxide burst precedes ubiquitin-dependent protein degradation for Arabidospsis Atfer1 ferritin gene expression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iréne Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jossia Boucerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 281 (33), pp.23579-23588. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M602135200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2927,596 +3044,596 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MOLECULAR FRAMEWORK FOR PLANT BOUNDARY DOMAINS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Goussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th INUPRAG SYMPOSIUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based reconstruction of whole organ growth dynamics reveals invariant patterns in leaf morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Said Oughou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First European Conference From Genes to Plant Architecture: the Shoot Apical Meristem in All its States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; INRIA, Nov 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical spatio-temporal atlasing of gene expression patterns during organ growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From genes to plant architecture: the shoot apical meristem in all its states</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial statistics approaches to trace developmental trajectories without live imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methodological virtual workshop "Tools for quantitative imaging and analysis of plant ovule morphology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique spatio-temporelle de l'expression génique sans time-lapse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Microscopie et Imagerie du Vivant (MIV) Plantes (IJPB/GDR ImaBIO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate dating of organs during growth can unmask invariant developmental patterns: illustration with plant leaf morphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Oughou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3535,332 +3652,332 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on Image Analysis Methos for the Plant Sciences 2019 (IAMPSI1́9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image based modeling of leaf development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Said Oughou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative BioImaging Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05200581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic atlasing of gene expression domains from individual images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Oughou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Biot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. IEEE International Symposium on Biomedical Imaging 2019 (ISBI1́9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Venise, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2019.8759188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conserved role for CUP-SHAPED COTYLEDON transcription factors during ovule development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3882,593 +3999,593 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millan Cortizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th international conference on Arabidopsis research (ICAR2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targets of CUP- SHAPED COTYLEDON transcription factors during leaf development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Tariq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin-Magniette Marie-Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant organ growth symposium (POGS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis ferritins as an integrative model linking iron metabolism to light, clock and oxidative stress signalings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Ravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POSTECH International Conference on Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Pohang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron uptake and storage in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBIS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron uptake and storage in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Congress of the International BioIron Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajh.20964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4478,357 +4595,357 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical spatio-temporal atlasing of gene expression patterns during organ growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasmine Burguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant Systems Biology, EMBO Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic interactions between miRNAs and Polycomb-Group proteins for the regulation of the CUC2 gene expression during leaf development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Maugarny-Calès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Adroher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EpiPlant 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New prospects on the regulation of AtFer1 expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jossia Boucherez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Iron Symposium on Iron Nutrition and Interactions in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Gatersleben, Germany. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4838,65 +4955,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CUC Transcription Factors: To the Meristem and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Maugarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4914,70 +5031,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick P. Laufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Transcription Factors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2015, 9780128008546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-800854-6.00015-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4987,117 +5104,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of plant seed shattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Østergaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sablowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United Kingdom, Patent n° : PCT/GB2010/001177. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5107,51 +5224,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental rewiring of the NGAL/CUC/KLU network associated with pleiotropic roles of NGAL genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5203,51 +5320,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Goussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5257,100 +5374,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de l'expression du gène de ferritine AtFer1 en réponse au fer chez Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02824790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5360,105 +5477,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique spatio-temporelle de l'expression des gènes détermine la morphogénèse et les réponses adaptatives des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris-Saclay, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04455255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5526,51 +5643,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80A92F90"/>
+    <w:nsid w:val="B470D306"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5757,51 +5874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-arnaud-inrae" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8571-5862" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083580271" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149325v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadopoulos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Caroulle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adroher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70321" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246500v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphgy.2023.1271423" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136889v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bour&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13549" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oughou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny-Cal&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2022.23" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bour&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369657v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cornet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Pillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Pouvreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17725" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinod Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.04.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Adroher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro N. Borrega" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves Gon&#231;alves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007913" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624487v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sechet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2018.1430545" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Serra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Selka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rechenmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2018.07.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx402" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204206v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hasson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12923" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pautot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00093" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004242v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Laufs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.01.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ravet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Reyt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Batoul Djouani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.341" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lawrenson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sablowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.06.008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507304v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp128" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664974v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sorefan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fuentes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Wood" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.593410" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251504v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houneida Attia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Karray" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Lacha&#226;l" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2007.01009.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCSJLXZD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166126v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briat Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nicolas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cellier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curie Catherine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaymard Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.20964" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478720v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borlotti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Touraine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061874" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091275v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;ne Murgia" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucerez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602135200" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bigot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552791v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Oughou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877853v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758969v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758972v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734090v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200581v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cunha" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733986v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759188" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759028v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758998v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bournier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751113v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Curie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822615v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758881v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122177v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594251v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795032v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800854-6.00015-4" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758985v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars &#216;stergaard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894661v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04455255v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-arnaud-inrae" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8571-5862" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083580271" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05149325v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nicolas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadopoulos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Caroulle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Adroher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila Chelysheva" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70321" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136889v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bour&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13549" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246500v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laufs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphgy.2023.1271423" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03780169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oughou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Biot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny-Cal&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2022.23" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737566v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bour&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Goussot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200359" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369657v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cornet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Pillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Pouvreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17725" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629211v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boure" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinod Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2019.04.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millan Cortizo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Adroher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro N. Borrega" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves Gon&#231;alves" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007913" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624487v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sechet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2018.1430545" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Serra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;&#231;al Selka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rechenmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2018.07.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379649v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx402" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204206v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hasson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Morin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12923" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pautot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00093" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004242v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Arnaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Laufs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2013.01.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Ravet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Reyt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Batoul Djouani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2011.341" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266687v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leverrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Molinaro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2011.10599778" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649961v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lawrenson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sablowski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2011.06.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507304v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Briat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Duc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucherez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp128" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664974v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Girin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sorefan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fuentes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Wood" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.593410" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00251504v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houneida Attia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Karray" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Lacha&#226;l" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2007.01009.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PCSJLXZD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briat Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nicolas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cellier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curie Catherine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaymard Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.20964" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Borlotti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Touraine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20061874" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091275v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;ne Murgia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jossia Boucerez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M602135200" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319341v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bigot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Burguet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552791v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said Oughou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877853v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758969v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758972v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734090v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200581v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cunha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733986v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2019.8759188" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759028v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Magniette Marie-Laure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594371v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bournier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751113v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Curie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaymard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822615v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758881v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594251v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaymard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795032v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maugarny" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-800854-6.00015-4" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758985v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars &#216;stergaard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894661v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02824790v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04455255v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>