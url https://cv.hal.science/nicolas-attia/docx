--- v0 (2026-03-29)
+++ v1 (2026-05-08)
@@ -1438,149 +1438,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05176425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aix-en-Provence, Rue Monclar</w:t>
+                <w:t xml:space="preserve">Aix-en-Provence. 126, route nationale 96</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leya Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nin Núria</w:t>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport Final d'Opération. Sauvetage urgent, direction archéologie et museum de la ville d'Aix-en-Provence. 2020, 83 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] Rapport Final d'Opération. Diagnostic., Direction Archéologie et Muséum de la ville d'Aix-en-Provence. 2020, 58 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03649490v1</w:t>
+                <w:t xml:space="preserve">halshs-03176012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lodève. Teisserenc. Musée Fleury</w:t>
               </w:r>
@@ -1682,149 +1682,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05178515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aix-en-Provence. 126, route nationale 96</w:t>
+                <w:t xml:space="preserve">Aix-en-Provence, Rue Monclar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leya Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+                <w:t xml:space="preserve">Nin Núria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Zielinski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Huguet</w:t>
+                <w:t xml:space="preserve">Aline Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] Rapport Final d'Opération. Diagnostic., Direction Archéologie et Muséum de la ville d'Aix-en-Provence. 2020, 58 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport Final d'Opération. Sauvetage urgent, direction archéologie et museum de la ville d'Aix-en-Provence. 2020, 83 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03176012v1</w:t>
+                <w:t xml:space="preserve">halshs-03649490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un secteur périurbain de la ville médiévale et moderne. Place Malherbe. Saint-Maximim-la-Sainte-Baume (Var).</w:t>
               </w:r>
@@ -1926,639 +1926,639 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03176466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aix-en-Provence. Immeuble Gayaud. 18 bis et 20 rue Marius-Raynaud. Parcelles AE 249, AE 351</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Auburtin</w:t>
+                <w:t xml:space="preserve">Aix-en-Provence : Traverse Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Attia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport Final d'Opération. Diagnostic., Direction archéologique d'Aix-en-Provence. 2019, 228 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport Final d’Opération. Diagnostic, Muséum; Direction archéologique d'Aix-en-Provence. 2019, 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02434400v1</w:t>
+                <w:t xml:space="preserve">halshs-02160212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aix-en-Provence, ZAC du parc de la Duranne – Allée Étienne Lambert, parcelles KC 18, 22, 322 à 328</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aix-en-Provence, 6, boulevard Ferdinand-de-Lesseps, 5, avenue de Tübingen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Zielinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Zielinski</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Direction archéologique d'aix en Provence. 2019, 80 p</w:t>
+                <w:t xml:space="preserve">Aline Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport Final d’Opération. Fouille préventive, Muséum ; Direction Archéologie d'Aix-en-Provence. 2019, 280 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02276913v1</w:t>
+                <w:t xml:space="preserve">hal-02155931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aix-en-Provence, 6, boulevard Ferdinand-de-Lesseps, 5, avenue de Tübingen</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aix-en-Provence. Places Verdun Prêcheurs 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnet Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport Final d'Opération. Fouille préventive., Direction Archéologie et Muséum d'Aix-en-Provence. 2019, 365 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Rey</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-02155931v1</w:t>
+                <w:t xml:space="preserve">halshs-02434397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aix-en-Provence. Places Verdun Prêcheurs 1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mireille Cobos</w:t>
+                <w:t xml:space="preserve">Aix-en-Provence. Immeuble Gayaud. 18 bis et 20 rue Marius-Raynaud. Parcelles AE 249, AE 351</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Auburtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Attia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport Final d'Opération. Diagnostic., Direction archéologique d'Aix-en-Provence. 2019, 228 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnet Stéphane</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">halshs-02434397v1</w:t>
+                <w:t xml:space="preserve">halshs-02434400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aix-en-Provence. La Constance, Parcelle ID 127</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+                <w:t xml:space="preserve">Aix-en-Provence, ZAC du parc de la Duranne – Allée Étienne Lambert, parcelles KC 18, 22, 322 à 328</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Zielinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leya Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Attia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport Final d'Opération. Diagnostic., Direction archéologique d'Aix-en-Provence. 2019, 69 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Direction archéologique d'aix en Provence. 2019, 80 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02276931v1</w:t>
+                <w:t xml:space="preserve">halshs-02276913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aix-en-Provence : Traverse Saint-Pierre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Mela</w:t>
+                <w:t xml:space="preserve">Aix-en-Provence. La Constance, Parcelle ID 127</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Attia</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport Final d’Opération. Diagnostic, Muséum; Direction archéologique d'Aix-en-Provence. 2019, 59 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Nin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport Final d'Opération. Diagnostic., Direction archéologique d'Aix-en-Provence. 2019, 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02160212v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02276931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montpellier. Avant-place du Peyrou</w:t>
               </w:r>
@@ -2696,320 +2696,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02015162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mobilier céramique médiéval et moderne de la fouille [Perpignan]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le mobilier de l’église et de son puits. Le mobilier céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guergana Guionova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Attia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] in : BERGERET A. (dir.), Perpignan, galerie Saint-Dominique, rapport final d’opération, Inrap Med; SRA Languedoc-Roussillon-Midi-Pyrénées. 2017, pp.63-67</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] In : LONGEPIERRE (S.), LARDE (S.), L'église des Carmes et la porte du Légassieu, du XIIIe siècle à l'époque moderne : Occitanie, Hérault (34), Montpellier, Place Albert 1er : rapport de fouilles, Inrap MED. 2017, pp.319-349 (vol. 1), 95-100 (vol. 2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01741260v1</w:t>
+                <w:t xml:space="preserve">halshs-01671416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lodève. Ancien Lycée, boulevard Gambetta</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du mobilier céramique médiéval et moderne de la fouille [Perpignan]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Attia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] in : BERGERET A. (dir.), Perpignan, galerie Saint-Dominique, rapport final d’opération, Inrap Med; SRA Languedoc-Roussillon-Midi-Pyrénées. 2017, pp.63-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Pellé</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">halshs-02015174v1</w:t>
+                <w:t xml:space="preserve">halshs-01741260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier de l’église et de son puits. Le mobilier céramique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lodève. Ancien Lycée, boulevard Gambetta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guergana Guionova</w:t>
+                <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Commandré</w:t>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bouquet</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] In : LONGEPIERRE (S.), LARDE (S.), L'église des Carmes et la porte du Légassieu, du XIIIe siècle à l'époque moderne : Occitanie, Hérault (34), Montpellier, Place Albert 1er : rapport de fouilles, Inrap MED. 2017, pp.319-349 (vol. 1), 95-100 (vol. 2)</w:t>
+                <w:t xml:space="preserve">Richard Pellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport Final d’Opération, Diagnostic, Inrap Med; SRA Languedoc-Roussillon-Midi-Pyrénées. 2017, 171 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01671416v1</w:t>
+                <w:t xml:space="preserve">halshs-02015174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perpignan. Galerie Saint-Dominique</w:t>
               </w:r>
@@ -3021,51 +3021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Giresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3654,51 +3654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082433v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649477v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175177v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mela" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auburtin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175161v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tourniaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Domzalski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ory" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7326" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022776v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166585v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044541v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buccio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082416v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05176425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leya Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nin N&#250;ria" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacombe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03176012v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zielinski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03176466v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masbernat-Buffat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rivals" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434400v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276913v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155931v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zielinsky" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434397v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cobos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet St&#233;phane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Blanchard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Susini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Nin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160212v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michaudel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015162v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178481v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sillano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pasquini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moroldo Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015179v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Huser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022792v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082433v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649472v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649477v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175177v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mela" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Auburtin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175161v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tourniaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Domzalski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ory" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7326" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022776v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166585v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044541v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buccio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082416v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05176425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03176012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leya Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zielinski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barbe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Christol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649490v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nin N&#250;ria" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacombe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03176466v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masbernat-Buffat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rivals" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Malignas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155931v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zielinsky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434397v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cobos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet St&#233;phane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Blanchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Susini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Nin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michaudel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015162v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671416v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guergana Guionova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015174v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Martzluff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05178481v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sillano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pasquini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moroldo Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Lang-Desvignes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015179v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Huser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02022792v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>