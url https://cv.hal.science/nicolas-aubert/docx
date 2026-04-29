--- v0 (2026-03-17)
+++ v1 (2026-04-29)
@@ -742,281 +742,293 @@
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/fcs.11952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing the ownership in Peru and Mexico: the case of a French MNE prompting the SDGs achievement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Cordova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical perspectives on international business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/cpoib-12-2022-0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employee share ownership and the nature of earnings management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Abdelnour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Campa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02692171.2024.2406345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La codétermination sera-t-elle la grande Réforme de notre siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1032,549 +1044,549 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la fondation Charles de Gaulle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employee stock ownership and voluntary carbon disclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Abdelnour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben-Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04094880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Board Gender Diversity and the Cost of Equity: What difference does gender quota legislation make?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitzaz Ahsan Alias Sarang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Finance and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ijfe.2774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Board Gender Diversity and Corporate Cash Holdings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What the PACTE law changes for employee savings and participation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bernheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/fina.421.0007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02897433v1</w:t>
+                <w:t xml:space="preserve">hal-02532708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What the PACTE law changes for employee savings and participation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Board Gender Diversity and Corporate Cash Holdings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitzaz Ahsan Alias Sarang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bernheim</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42, pp.7-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/fina.421.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532708v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence du contexte de travail des salariés sur la participation aux plans d’achat d’actions de l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprise &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5, pp.115-145. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10178-9.p.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence du contexte de travail des salariés sur la participation aux plans d’achat d’actions de l’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1590,867 +1602,841 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprise &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance salariale: contribution de la représentation des salariés à la gouvernance d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.3256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des travailleurs dans la doctrine sociale de l'Eglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société, droit et religion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdr.008.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01764431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial decisions of the financially literate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niaz Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bekrar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/fina.392.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01850997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Employee Ownership Contracts under Ambiguity Aversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benameur Hachmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garnotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56 (1), pp.238-251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ecin.12478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01492391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Dichotomy: The Curvilinear Impact of Employee Ownership on CEO entrenchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmehdi Ben Abdelhamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (2), pp.112-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1058165ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01495427v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employee stock ownership and the cost of capital</w:t>
+                <w:t xml:space="preserve">De la participation des salariés à l'épargne salariale : analyse lexicale des débats parlementaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Kern</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01502001v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01401959v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la participation des salariés à l'épargne salariale : analyse lexicale des débats parlementaires</w:t>
+                <w:t xml:space="preserve">Employee stock ownership and the cost of capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solange Hernandez</w:t>
+                <w:t xml:space="preserve">Alexander Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in International Business and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ribaf.2017.04.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01401959v2</w:t>
+                <w:t xml:space="preserve">halshs-01502001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actionnariat salarié, gouvernance et performance de l’entreprise : une étude de cas économétrique portant sur un groupe français coté</w:t>
+                <w:t xml:space="preserve">La participation des salariés : Une expression du don dans les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 154 (2), </w:t>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rei.6365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.021.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01372445v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01299098v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the catering theory of dividend apply to the French listed firms?</w:t>
               </w:r>
@@ -2512,1102 +2498,1128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01401867v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation des salariés : Une expression du don dans les organisations</w:t>
+                <w:t xml:space="preserve">Actionnariat salarié, gouvernance et performance de l’entreprise : une étude de cas économétrique portant sur un groupe français coté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rimhe.021.0069⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 154 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.6365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01299098v2</w:t>
+                <w:t xml:space="preserve">halshs-01372445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Shared Capitalism Affects Employee Withdrawal: An Econometric Case Study Of A French-Listed Company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19030/jabr.v31i3.9226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01256759v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employee ownership: A theoretical and empirical investigation of management entrenchment vs. reward management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garnotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.econmod.2013.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01256766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une théorie de la participation fondée sur le don: l'apport de François Perroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés. Série KC, Études critiques en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01256771v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bank Employee Incentives and Stock Purchase Plans Participation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rapp</w:t>
+                <w:t xml:space="preserve">La représentation obligatoire des actionnaires salariés au conseil d’administration : un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Financial Services Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01256781v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01256778v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la représentation des actionnaires salariés au Conseil d’administration ou de surveillance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zied Guedri</w:t>
+                <w:t xml:space="preserve">Bank Employee Incentives and Stock Purchase Plans Participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1006192ar⟩</w:t>
+              <w:t xml:space="preserve">Journal of Financial Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10693-011-0104-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01256775v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01256781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation obligatoire des actionnaires salariés au conseil d’administration : un état des lieux</w:t>
+                <w:t xml:space="preserve">Les déterminants de la représentation des actionnaires salariés au Conseil d’administration ou de surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Guedri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (4), 69-82 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1006192ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01256778v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01256775v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employees' investment behaviors in a company based savings plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rapp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/fina.311.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00454018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is employee ownership so senseless ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 30 (2), pp.5-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/fina.302.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00454017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing an Ownership Culture with Employee Share Purchase Plans : Evidence from France</w:t>
+                <w:t xml:space="preserve">Les Salariés Actionnaires : Pourquoi Investissent-ils dans leur Entreprise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rapp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German Journal of Human Resource Management Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (4), pp.87-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/239700220802200203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00454021v1</w:t>
+                <w:t xml:space="preserve">halshs-00454019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Salariés Actionnaires : Pourquoi Investissent-ils dans leur Entreprise ?</w:t>
+                <w:t xml:space="preserve">Developing an Ownership Culture with Employee Share Purchase Plans : Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rapp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">German Journal of Human Resource Management Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (2), pp.130-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/239700220802200203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00454019v1</w:t>
+                <w:t xml:space="preserve">halshs-00454021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Employer's Stock Holdings in the French Company Savings Plans Using the Literature on the American 401(k) plans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (6), pp.61-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00188518v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3617,716 +3629,716 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential of Employee Ownership in LATAM: The case of Colombia and Argentina.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Abdelnour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Cordova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tej Gonza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mid-Year Fellows Workshop in honor of Louis Kelso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rutgers University, Jan 2026, New Brunswick (NJ), Rutgers University, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of employe stock ownership adoption in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niaz Kammoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mid-year Kelso fellows' workshop in honor of Louis Kelso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rutgers University school of management and labor relations, Jan 2024, New Brunswick, New Jersey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employee stock ownership and voluntary carbon disclosure in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mid-Year Fellows Workshop in Honor of Louis O. Kelso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, New Brunswick, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing the ownership in Peru and Mexico: The case of a French MNE prompting the SDGs achievement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Cordova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mid-Year Fellows Workshop in Honor of Louis O. Kelso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, New Brunswick, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing the ownership in Peru and Mexico: The case of a French MNE prompting the SDGs achieveme</w:t>
+                <w:t xml:space="preserve">Shared capitalism: A solution to transitional challenges?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rutgers-Oxford Employee Ownership Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kellog college, Sep 2023, Oxford University, Oxford, France</w:t>
+              <w:t xml:space="preserve">Summer Conference on Responsibility and Ethics in Business &amp; Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Cote d'Azur, Jul 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311623v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared capitalism: A solution to transitional challenges?</w:t>
+                <w:t xml:space="preserve">Sharing the ownership in Peru and Mexico: The case of a French MNE prompting the SDGs achieveme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ignacio Cordova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer Conference on Responsibility and Ethics in Business &amp; Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Cote d'Azur, Jul 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Rutgers-Oxford Employee Ownership Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kellog college, Sep 2023, Oxford University, Oxford, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311651v1</w:t>
+                <w:t xml:space="preserve">hal-04311623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Employee Ownership Make Earnings Management Beneficial for the Firm?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Freins et leviers de la mobilisation sociale : l’histoire de la codétermination en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Domenico Campa</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rutgers-Oxford Employee Ownership Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kellog college, Sep 2023, Oxford University, Oxford, France</w:t>
+              <w:t xml:space="preserve">Summer Conference on Responsibility and Ethics in Business &amp; Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311634v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Mobilization Barriers and Levers The History of Codetermination in France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4355,1136 +4367,1136 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Conférence Internationale de Gouvernance / CIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et leviers de la mobilisation sociale : l’histoire de la codétermination en France et en Allemagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can Employee Ownership Make Earnings Management Beneficial for the Firm?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Abdelnour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Campa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer Conference on Responsibility and Ethics in Business &amp; Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Rutgers-Oxford Employee Ownership Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kellog college, Sep 2023, Oxford University, Oxford, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311674v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employee stock ownership and voluntary carbon disclosure in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LES ENTRETIENS DE LA FINANCE DURABLE LES FUTURS POSSIBLES Un Forum de débat entre Professionnels et Académiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employee share ownership and voluntary carbon disclosure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Abdel Nour</w:t>
+                <w:t xml:space="preserve">Do managers cater to share buyback and dividend demand?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rharbi, M.A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ben Amar, W.</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Larbi, S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beyster symposium, Institute for the Study of Employee Ownership and Profit Sharing, Rutgers University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, ., France</w:t>
+              <w:t xml:space="preserve">37th International Conference of the French Finance Association (AFFI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323894v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How society’s constraints would undermine ESPP adaption in Latin America: The Case of Peru</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Employee share ownership and voluntary carbon disclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Ignacio Cordova</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Amar, W.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beyster Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, New Brunswick, United States</w:t>
+              <w:t xml:space="preserve">Beyster symposium, Institute for the Study of Employee Ownership and Profit Sharing, Rutgers University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, ., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317667v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employee Stock Ownership and Voluntary Carbon Disclosure in France</w:t>
+                <w:t xml:space="preserve">How society’s constraints would undermine ESPP adaption in Latin America: The Case of Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Walid Ben Amar</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ignacio Cordova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyster Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, New Brunswick, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317665v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do managers cater to share buyback and dividend demand?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Employee Stock Ownership and Voluntary Carbon Disclosure in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ben Larbi, S.</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Abdel Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference of the French Finance Association (AFFI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Beyster Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, New Brunswick, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323923v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reforming or revolutionizing the capitalist enterprise: The French debate on industrial democracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International association for the economics of participation (On line)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The type of earnings management in France and the effect of employee share ownership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Abdel Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Campa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Mid-Year Fellows Workshop in Honor of Louis O. Kelso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, New Brunswick NJ, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des travailleurs dans la doctrine sociale de l'Eglise, Journée d’études sur la « subsidiarité et la participation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université Catholique de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi PACTE ou le dernier avatar de la réforme de l’entreprise : une relecture historique depuis 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de gouvernance d’entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’actionnariat salarié : quel actionnaire le salarié est-il ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche sur la rémunération du travail : enjeux de gestion et débats de société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle finance pour une gouvernance responsable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de la Fédération des Femmes Administrateurs, AG2R La Mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Board Gender Diversity and the Cost of Equity: From Tokenism to Critical Mass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitzaz Ahsan Alias Sarang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5499,578 +5511,578 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e Conférence internationale de l’Association française de finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La loi PACTE ou le dernier avatar de la réforme de l'entreprise : une relecture historique depuis 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chapas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international d'histoire des entreprises en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Dauphine, Sorbonne Université, ESCP Europe, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employee ownership in the toolbox of economics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’influence du contexte de travail des salariés sur la participation aux plans d’achat d’actions de l’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bekrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Beyster symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, La Jolla, CA, United States</w:t>
+              <w:t xml:space="preserve">Congrès international de gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817053v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01723906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation des travailleurs dans la doctrine sociale de l'Eglise</w:t>
+                <w:t xml:space="preserve">Employee ownership in the toolbox of economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences PROSMED: Prospectives en Méditerranée: contacts, tensions, vulnérabilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Toulon, France</w:t>
+              <w:t xml:space="preserve">The Beyster symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, La Jolla, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817050v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence du contexte de travail des salariés sur la participation aux plans d’achat d’actions de l’entreprise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La participation des travailleurs dans la doctrine sociale de l'Eglise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences PROSMED: Prospectives en Méditerranée: contacts, tensions, vulnérabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01723906v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’actionnariat des salariés influence-t-il la rémunération des dirigeants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Desbrières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garnotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01715895v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Socioeconomic Determinants of Company-based Savings Plans Risk Exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bekrar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association française de finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les administrateurs salariés améliorent-ils la gouvernance de leur entreprise?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6086,87 +6098,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01715901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Board of Director’s Composition and Corporate Cash Holdings: Evidence from French Listed Companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitzaz Ahsan Alias Sarang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6181,87 +6193,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association française de finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Board of Director’s Composition and Corporate Cash Holdings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitzaz Ahsan Alias Sarang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6276,182 +6288,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de gouvernance d'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do as I say not as I do: How much risk the bankers take with their own money?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bekrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rapp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World finance conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03725449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does shared capitalism lead to cheaper capital ? Evidence from employee ownership in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6466,73 +6478,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association française de finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A test of the catering theory of dividend in the French market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Anouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6548,73 +6560,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association française de finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How shared capitalism affects employee withdrawal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6630,349 +6642,349 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mid-Year Fellows Workshop in Honor of Louis O. Kelso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, New Brunswick, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employee ownership: management entrenchment vs reward management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial management association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employee ownership: management entrenchment vs reward management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garnotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International finance conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employee Ownership: Management Entrenchment vs Reward Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de gouvernance d'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6982,51 +6994,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réforme de l'entreprise : un modèle français de codétermination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7035,126 +7047,126 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires d'Aix-Marseille. , 2022, 9782731412420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epargne entreprise, intéressement, participation: Associer les salariés aux performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Clerbois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EMS éditions Management et Société. , A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7164,1095 +7176,1095 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du capitalisme et nature de l’entreprise : le politique dans les travaux de Pierre-Yves Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entreprise comme sujet politique: travail, convention et gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2025, 978-2-406-184-10-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18412-6.p.0185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05175027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un premier modèle alternatif de gouvernance: l'actionnariat salarié</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouvernance d'entreprise : actionnaires, salariés et parties prenantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'entreprise au défi de l'écologie intégrale: Penser et agir pour une économie du bien commun</w:t>
+              <w:t xml:space="preserve">Monnaie et finance écologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Ouvertures économiques, 9782807360693</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle Cité</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04717882v1</w:t>
+                <w:t xml:space="preserve">hal-04616523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France country profile</w:t>
+                <w:t xml:space="preserve">Un premier modèle alternatif de gouvernance: l'actionnariat salarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jens Lowitzsch &amp; Iraj Hashi. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Detchessahar, Sandrine Frémeaux, Cécile Ezvan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The PEPPER V Report Benchmarking Employee Participation in Profits and Enterprise Results in the European Union, the United Kingdom and the United States</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2024, </w:t>
+              <w:t xml:space="preserve">L'entreprise au défi de l'écologie intégrale: Penser et agir pour une économie du bien commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11584/pepper-5⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nouvelle Cité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2375826652</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616531v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La codétermination au service du bien commun</w:t>
+                <w:t xml:space="preserve">France country profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Mathieu Detchessahar, Sandrine Frémeaux, Cécile Ezvan. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jens Lowitzsch &amp; Iraj Hashi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'entreprise au défi de l'écologie intégrale: Penser et agir pour une économie du bien commun</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The PEPPER V Report Benchmarking Employee Participation in Profits and Enterprise Results in the European Union, the United Kingdom and the United States</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11584/pepper-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717892v1</w:t>
+                <w:t xml:space="preserve">hal-04616531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance d'entreprise : actionnaires, salariés et parties prenantes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La codétermination au service du bien commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Detchessahar, Sandrine Frémeaux, Cécile Ezvan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monnaie et finance écologiques</w:t>
+              <w:t xml:space="preserve">L'entreprise au défi de l'écologie intégrale: Penser et agir pour une économie du bien commun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Ouvertures économiques, 9782807360693</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle Cité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2375826652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616523v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financial participation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Kessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jens Lowitzsch; Iraj Hashi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPPER report V: Benchmarking of Employee Participation in Profits and Enterprise Results in the European Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la reconnaissance de la valeur du don</w:t>
+                <w:t xml:space="preserve">Vers la reconnaissance de la valeur du don - Un parcours au sein de la section 06 du CNU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Grevin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aude Deville. </w:t>
+              <w:t xml:space="preserve">in Aude Deville et al. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La disputatio au coeur du management: débats et controverses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La disputatio au cœur du management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires d’Aix-Marseille Université - Presses universitaires de Provence (PUP)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-48, 2022, Travail et gouvernance, 9791032003640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.56663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418495v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate governance: shareholders, employees and stakeholders</w:t>
+                <w:t xml:space="preserve">How society’s constraints would undermine ESPP adaption in Latin America: The Case of Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Thomas Lagoarde. </w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cordova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gonzalo Hernandez Gutiérrez; Rodrigo Zuloaga Fernández del Valle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological money and finance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Employee Ownership in the Americas a path to shared prosperity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723183v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How society’s constraints would undermine ESPP adaption in Latin America: The Case of Peru</w:t>
+                <w:t xml:space="preserve">Corporate governance: shareholders, employees and stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Gonzalo Hernandez Gutiérrez; Rodrigo Zuloaga Fernández del Valle. </w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Lagoarde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Employee Ownership in the Americas a path to shared prosperity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological money and finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan; Springer International Publishing, pp.443-484, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14232-1_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723177v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03723183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing With COVID-19 Through Employee Stock Ownership Plans</w:t>
+                <w:t xml:space="preserve">Vers la reconnaissance de la valeur du don</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Deville. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Employee Share Ownership and Impacts on Organizational Value and Behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La disputatio au coeur du management: débats et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaire d'Aix-Marseille, 2022, 9791032003640</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03723166v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la reconnaissance de la valeur du don - Un parcours au sein de la section 06 du CNU</w:t>
+                <w:t xml:space="preserve">Dealing With COVID-19 Through Employee Stock Ownership Plans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...40 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cordova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La disputatio au cœur du management</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Employee Share Ownership and Impacts on Organizational Value and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGI Global, pp.1-17, 2022, Advances in Business Strategy and Competitive Advantage, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/978-1-7998-8557-3.ch001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pup.56663⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03904956v1</w:t>
+                <w:t xml:space="preserve">hal-03723166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les administrateurs salariés : levier du dialogue social au coeur de la gouvernance des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8268,576 +8280,677 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dialogue social: avènement d'un modèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021, 9782390133438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'actionnariat salarié aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide de l'épargne et de l'actionnaire salarié: Ce que l'épargnant doit savoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514614v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'actionnariat salarié aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guide de l'épargne et de l'actionnariat salarié</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fédération Française des Associations d'Actionnaires Salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01510862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation du travail au conseil d'administration et performance de l'entreprise : une étude empirique sur le SBF 250 (2000-2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Guedri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Documentation Française. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les administrateurs salariés et la gouvernance d’entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01256785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing the risk at the expense of power: paying wages in equity to face the Covid-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La disputio au coeur du management : vers la reconnaissance de la valeur du don</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Grevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel E. Cordova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03027259v1</w:t>
+                <w:t xml:space="preserve">hal-04696149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le grand débat sur l’entreprise a déjà eu lieu… en 1975</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sharing the risk at the expense of power: paying wages in equity to face the Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2019, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.p6rypems9⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miguel E. Cordova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537176v1</w:t>
+                <w:t xml:space="preserve">hal-03027259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le grand débat sur l’entreprise a déjà eu lieu… en 1975</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Hollandts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.p6rypems9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pouvoir d’achat : et si la solution venait du Sénat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Hollandts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.use96v53s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8847,205 +8960,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-audit services and employee share ownership in the French civil law system: An agency theory perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Abdelnour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Campa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05203635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employee ownership as a signal of management quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lapied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00534025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9055,100 +9168,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants des investissements des salariés dans les FCPE d'actionnariat salarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Aix Marseille Université, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01256798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9158,91 +9271,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epargne salariale : gestion des risques et gouvernement d’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Paul Cézanne (Aix Marseille III), 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01770439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9252,118 +9365,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impacts financiers de la diversité dans les conseils d’administration [Nicolas Aubert]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId192"/>
+      <w:footerReference w:type="default" r:id="rId194"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9431,51 +9544,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B541EC6"/>
+    <w:nsid w:val="8C184A28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9662,51 +9775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-aubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4687-8762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119051125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/120189122" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000078096568" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7548-2014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assemblyconseil.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531056v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tej Gonza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cordova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Hernandez Gutierrez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Abdel Nour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02692171.2026.2634174" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338540v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Rharbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Larbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MF-11-2024-0830" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wirtz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.11952" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476827v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/cpoib-12-2022-0133" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Abdelnour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Campa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02692171.2024.2406345" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501083v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094880v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben-Amar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875465v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitzaz Ahsan Alias Sarang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.2774" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897433v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.421.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532708v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernheim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10178-9.p.0115" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989060v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3256" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764431v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.008.0095" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850997v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaz Kammoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bekrar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.392.0043" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492391v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benameur Hachmi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garnotel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Prigent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12478" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495427v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmehdi Ben Abdelhamid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Prieur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058165ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502001v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kern" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2017.04.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401959v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372445v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Chassagnon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6365" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401867v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Anouar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299098v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.021.0069" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256759v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v31i3.9226" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lapied" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.12.011" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256771v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rapp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10693-011-0104-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C86EF160745AAD7012B61DA46113AC9E3F2CC702/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256775v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Guedri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006192ar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256778v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.311.0005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454017v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.302.0005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454021v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/239700220802200203" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454019v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188518v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616514v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herv&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951455v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben Amar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311623v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ignacio Cordova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311651v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311634v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311693v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323894v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Amar, W." TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317667v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317665v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323923v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rharbi, M.A." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Larbi, S." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867045v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chapas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446620v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482468v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482488v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482460v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482480v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446631v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299173v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817053v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817050v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723906v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715895v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desbri&#232;res" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727124v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715901v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727127v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727131v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725449v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727136v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727144v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727140v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727148v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727151v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760843v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723172v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082395v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Clerbois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05175027v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18412-6.p.0185" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717882v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouvellecite.fr/product/131730/l-entreprise-au-defi-de-l-ecologie-integrale/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616531v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kessler" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11584/pepper-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717892v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616523v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807360693-monnaie-et-finance-ecologiques" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311590v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418495v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14232-1_14" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723177v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723166v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-8557-3.ch001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904956v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/disputatio-au-coeur-du-management" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.56663" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427215v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514614v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510862v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fas.asso.fr/publication-Guide_2015_2016_de_l_Epargne_et_de_l_Actionnaire_Salari%C3%A9-publication-0-0-0-250.html" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256785v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027259v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel E. Cordova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537176v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.p6rypems9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537180v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.use96v53s" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05203635v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534025v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01256798v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01770439v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698245v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-aubert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4687-8762" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/119051125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/120189122" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000078096568" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/N-7548-2014" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assemblyconseil.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531056v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tej Gonza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cordova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Hernandez Gutierrez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Abdel Nour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02692171.2026.2634174" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338540v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Rharbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Larbi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MF-11-2024-0830" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wirtz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.11952" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J4WCPSJV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Hernandez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/cpoib-12-2022-0133" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Abdelnour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Campa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02692171.2024.2406345" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501083v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094880v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben-Amar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitzaz Ahsan Alias Sarang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijfe.2774" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532708v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernheim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897433v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.421.0007" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10178-9.p.0115" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989060v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3256" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01764431v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdr.008.0095" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01850997v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niaz Kammoun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bekrar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.392.0043" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492391v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benameur Hachmi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garnotel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Prigent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12478" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01495427v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmehdi Ben Abdelhamid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Prieur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058165ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401959v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502001v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kern" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ribaf.2017.04.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299098v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.021.0069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401867v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Anouar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Chassagnon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6365" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256759v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19030/jabr.v31i3.9226" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lapied" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2013.12.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256771v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256778v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256781v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rapp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10693-011-0104-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C86EF160745AAD7012B61DA46113AC9E3F2CC702/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256775v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Guedri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006192ar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454018v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.311.0005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454017v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.302.0005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454019v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00454021v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/239700220802200203" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188518v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460333v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616514v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Herv&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951455v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ben Amar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311651v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311623v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ignacio Cordova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311674v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311693v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311634v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951350v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323923v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rharbi, M.A." TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Larbi, S." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323894v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Amar, W." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317667v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317665v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867045v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chapas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482468v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482488v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482460v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02482480v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446631v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01723906v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817053v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817050v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715895v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desbri&#232;res" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727124v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715901v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727127v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727131v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725449v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727136v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727144v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727140v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727148v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727151v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760843v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723172v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082395v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Clerbois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05175027v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18412-6.p.0185" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616523v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807360693-monnaie-et-finance-ecologiques" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717882v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouvellecite.fr/product/131730/l-entreprise-au-defi-de-l-ecologie-integrale/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616531v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kessler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11584/pepper-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717892v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904956v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Grevin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/disputatio-au-coeur-du-management" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.56663" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723177v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723183v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14232-1_14" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418495v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723166v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-7998-8557-3.ch001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427215v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514614v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510862v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fas.asso.fr/publication-Guide_2015_2016_de_l_Epargne_et_de_l_Actionnaire_Salari%C3%A9-publication-0-0-0-250.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256785v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696149v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027259v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel E. Cordova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537176v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.p6rypems9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537180v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.use96v53s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05203635v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534025v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01256798v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01770439v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04698245v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>