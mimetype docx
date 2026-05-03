--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -331,195 +331,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soudain le temps</w:t>
+                <w:t xml:space="preserve">Les textes fantômes de la littérature russe : pour une histoire littéraire du manque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n° 905 (10), pp.788-799. </w:t>
+              <w:t xml:space="preserve">Revue des études slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93 (2-3), pp.289-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/criti.905.0788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/res.5509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002055v1</w:t>
+                <w:t xml:space="preserve">hal-04002073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les textes fantômes de la littérature russe : pour une histoire littéraire du manque</w:t>
+                <w:t xml:space="preserve">Soudain le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des études slaves</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 905 (10), pp.788-799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.905.0788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/res.5509⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04002073v1</w:t>
+                <w:t xml:space="preserve">hal-04002055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Vies imaginaires de Dostoïevski : destinées mondiales d’une légende biographique</w:t>
               </w:r>
@@ -1840,51 +1840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040430v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/sociopoetiques.2157" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736868v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.14536" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002055v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.905.0788" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.5509" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2NDCVRXV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002068v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.4727" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M3CNT7JX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.194.0109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Tilliette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Sinichkina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Decourt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;ry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Despr&#233;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.5148" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Feuillebois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Haddad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15814-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.42659" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://serd.hypotheses.org/8663" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u0gb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.15049" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736928v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15814-1.p.0245" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745289v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ledda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aude" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040430v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/sociopoetiques.2157" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736868v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/carnets.14536" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002073v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.5509" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2NDCVRXV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002055v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.905.0788" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002068v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.4727" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-M3CNT7JX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747193v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.194.0109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Tilliette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Sinichkina" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Decourt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;ry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Despr&#233;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/res.5148" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Feuillebois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Haddad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15814-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.42659" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316366v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://serd.hypotheses.org/8663" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u0gb" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437468v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.15049" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736928v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15814-1.p.0245" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745289v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ledda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>