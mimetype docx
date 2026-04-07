--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Audibert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences, Laboratoire de Phonétique et Phonologie, UMR7018 CNRS & Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3648-9322</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">148426034</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">173104540</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Devoicing before it happens: A large-scale study of word-final obstruents in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology : Journal of the Association for Laboratory Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16995/labphon.10855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial cues to anger affect meaning interpretation of subsequent spoken prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (4), pp.1214-1237. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/langcog.2024.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic signatures of communicative dimensions in codified mother-infant interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150 (6), pp.4429-4437. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0008977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distinction /e/ vs /ɛ/ en français standard est-elle maintenue en finale de mot ? Étude sur des corpus de parole journalistique et de parole spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les outils informatiques au service des linguistes, 203 (3/2019), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.203.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Data Analysis from Multi-Sensor Capture in Rare Singing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.121-132 </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.4.1.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the determinants of the graded structure of vocal emotion expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Laukka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (4), pp.710-719. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699931.2011.602047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination perceptive d'expressions émotionnelles actées vs. spontanées. Variabilité interindividuelle et influence de l'intensité de l'émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (7), pp.833-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De E-Wiz à C-Clone: recueil, modélisation et synthèse d'expressions authentiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20, pp.499-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trilles et vibrati dans le Chant Long Mongol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulgantamir Sangidkhorloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France. pp.782-787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre durée segmentale et variation de l’espace vocalique : effet du style de parole et variabilité interindividuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélats acoustiques de l’affaiblissement en position intervocalique des consonnes /v/ et /b/ en français conversationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyuan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus-Based Insights into Mandarin Neutral Tone: Effects of Tonal Context and Structural Patterns in Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th edition of the Interspeech Conference: Fair and Inclusive Speech Science and Technology (Interspeech 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Speech Communication Association (ISCA), Aug 2025, Rotterdam, Netherlands. pp.4178-4182, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles perceptifs d'hétéro-évaluation de la qualité de voix normophonique, pathologique et chantée : Une scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fagniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières entre la perception de la voix normophonique et pathologique chez des auditeurs naïfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.401-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « h aspiré » à l’état sauvage : décrire la disjonctivité dans les grands corpus de parole naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bilinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne, Suisse. pp.09005, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202419109005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Speaker-dependent Vowel Characteristics depend on Speech Style?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.3669-3673, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation acoustique des réalisations approximantes du /v/ intervocalique en français spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyuan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du vieillissement sur l’anticipation d’arrondissement intra-syllabique en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Wohmann-Bruzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.322-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un corpus parallèle de styles de parole en mandarin via l'auto-transcription et l'alignement forcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.291-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iHist et iScatter, outils en ligne d’exploration interactive de données : application aux valeurs aberrantes de f0 et de formants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.598-607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de l'intonation du français par une synthèse vocale contrôlée par le geste : étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haohan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kühnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.342-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performative Vocal Synthesis for Foreign Language Intonation Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kuhnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Locqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '23: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3581210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGE-RELATED VOWEL VARIATION IN FRENCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Bourbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.2045-2049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelles perceptives pour les voix parlées normophoniques, pathologiques et chantées : revue de littérature et réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Westermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Rouchez Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de phonétique clinique JPC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Balaguer, Lila Gravellier, Julien Pinquier, Jun 2023, Toulouse, France. pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre évaluation acoustique et perceptive de la qualité de la voix : une approche dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fagniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Harmegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de phonétique clinique JPC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Balaguer, Lila Gravellier, Julien Pinquier, Jun 2023, Toulouse, France. pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of delexicalization methods for research on emotional speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Said Housseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.2618-2622, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2023-1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-speaker phonetic variation in read speech: comparison with inter-speaker variability in a controlled population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2022, Incheon, South Korea. pp.4755-4759, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 5 methods for the evaluation of intelligibility in mild to moderate French dysarthric speech.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Kodrasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parvaneh Janbakhshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.2188-2192, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité intra-individuelle en parole lue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité intra-individuelle en parole lue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole -- JEP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.145-153, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATATRA and PATAFreq: two French databases for the documentation of within-speaker variability in speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Wohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1939-1944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la stylisation chironomique pour l'apprentissage de l'intonation du français L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Locqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kühnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole (JEP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.465-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences mélodiques et spectrales entre sexes comparées chez les locuteurs coréens et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayeon Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutiers, France. pp.231-240, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de compensation vocale dans une population de professeures des écoles dysphoniques et témoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you remain the same speaker over 21 recordings?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chardenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Convegno Nazionale dell’Associazione Italiana di Scienze della Voce (AISV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Zürich (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Disambiguation Using Chironomic Stylization of Intonation with Native and Non-Native Speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Locqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kuhnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno (virtual), Czech Republic. pp.516-520, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis-moi comment tu varies ton débit, je te dirai qui tu es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.82-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798520v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélats acoustiques et perceptifs de la personnalité perçue à travers la voix dans une population de dysphoniques légères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.489-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798576v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du sexe et de la langue parlée sur la production de la parole chez les locuteurs coréens et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayeon Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.645-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798598v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interactive Annotation for Hesitation in Conversational Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gra[f]e!&amp;quot; Word-final devoicing of obstruents in Standard French: An acoustic study based on large corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2019, Graz Austria, Austria. pp.1726-1730, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-2329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge des élèves : un facteur influençant la dysphonie chez les enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02504015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est mon âge d'après ma voix ? Effets de la variété régionale et de la génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Croze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.612-620, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel space and f0 characteristics of infant-directed singing and speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Falk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Speech Prosody 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poznań, Poland. pp.153-157, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la situation de parole sur la variabilité des voyelles en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.338-346, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter et intra locuteurs de mesures spectrales et prosodiques en parole lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Chignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-provence, France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships Between Speech Timing and Perceived Hostility in a French Corpus of Political Debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kouklia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectre moyen à long-terme corrigé en F0 (pitch-corrected LTAS) : une mesure robuste de la voix dysphonique sur des énoncés de nature variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de phonétique clinique (JPC7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Phonétique et Phonologie, Hôpital Européen G. Pompidou, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprennent les gros corpus sur l’harmonie vocalique en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Journées d’Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.571-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Prosody on French V-to-V Coarticulation: A Corpus-Based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.998 - 1001, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duration- vs. Style-Dependent Vowel Variation: a Multiparametric Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences (ICPhS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude rétrospective longitudinale acoustique et perceptive des voix de substitution après laryngectomie partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées de Phonétique Clinique (JPC6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective longitudinal acoustic and perceptive study of substitution voice after partial laryngectomy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences (ICPhS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective longitudinal acoustic and perceptive study of substitution voice after partial laryngectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress of European ORL-HNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Data Analysis from Multi-Sensor Capture in Rare Singing: Cantu in Paghjella Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. 1st Workshop on ICT for the Preservation and Transmission of Intangible Cultural Heritage, International Euro-Mediterranean Conference on Cultural Heritage (Euromed2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lemessos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01130325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An educational platform to capture, visualize and analyze rare singing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chawah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA, INTERSPEECH 2014: Show &amp; Tell Contribution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapour, Singapore. pp.2128-2129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude rétrospective longitudinale acoustique et perceptive des voix de substitution après laryngectomie partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70ème Congres de la Société Française de Phoniatrie et des Pathologies de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the production of French vowels: physiological constraints and communicatives demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of Language Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Geneva, Switzerland. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Perception of Expressions of Mandarin Chinese social affects by French L2 Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2014 - 7th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.169-173, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2014-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressivity conveyed by contextualized vs. non-contextualized “neutral” acted speech: which control condition for expressive speech modeling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kouklia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workhop on Affective Social Speech Signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is protrusion of French rounded vowels affected by prosodic positions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.3547-3551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées de Phonétique Clinique 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ajustements laryngaux en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ridouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.249-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distorsions de l'espace vocalique : quelles mesures? Application à la dysarthrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 29èmes Journées d’Etudes sur la Parole/JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic analysis of vowel distortions in three types of dysarthrias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F2 formant transitions in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker verification by inexperienced and experienced listeners vs. speaker verification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de différentes métriques pour décrire l'altération des voyelles dans la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Journées de Phonétique Clinique (JPC4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rounding and height contrasts at the beginning of different prosodic constituents in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congres on Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Hong Kong, Hong Kong SAR China. pp.739-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation acoustique vs. perceptive de la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ièmes journées de Phonétique clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices de langue et de culture dans les micro-événements audibles et visibles de l'interaction face à face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Signorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Various Metrics for the Description of Vowel Distortion in Dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congres on Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hong Kong, China. pp.687-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00759744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker verification by inexperienced and experienced listeners vs. speaker verification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, pp.5912-5915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Nasalance Measurements from Accelerometers and Microphones and Preliminary Development of Novel Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2011 - 12th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.2825-2828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'indices de culture et/ou de langue dans les micro-événements audio-visuels de l'interaction face à face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Signorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACA 2010 - Workshop Francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. pp.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser un locuteur: Influence des signaux d'apprentissage sur un système de RAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic correlates for the discrimination of acted vs spontaneous expressive speech : a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. pp.097, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-speaker variability effects on Speaker Verification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Odyssey 2010 - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'analyses phonétiques de parole dysarthrique basées sur un alignement manuel et un alignement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for an acoustic- phonetic description of dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Basal Ganglia Speech Disorders &amp; Deep Brain Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un alignement automatique sur la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olavo Panseri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser un locuteur : Influence des signaux d'apprentissage sur les performances d'un système de RAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010, 28èmes Journées d'Etudes sur la parole, AFCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mons, Belgium. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-speaker variability effects of Speaker Verification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2010: The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions actées vs spontanées : variabilité des compétences perceptives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we are not all competent the same for discriminating acted from spontaneous expressive speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Spontaneous Expressive Speech Corpus for Hungarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márk Fék</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">János Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géza Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2008 - 6th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we are not equally competent for discriminating acted from spontaneous expressive speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.693-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming modal voice into irregular voice by amplitude scaling of individual glottal cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Bõhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Shattuck-Hufnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géza Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graded structure in vocal expression of emotion: What is meant by “prototypical expressions”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Laukka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParaLing 2007 - International Workshop on Paralinguistic Speech - between models and data, ParaLing'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is the emotional information? a gating experiment for gradient and contours cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.2137-2140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-annotation : an alternative method to label expressive corporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme E-Wiz (Expressive-Wizard of Oz) : capture d'expressions authentiques en Interaction Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De E-Wiz à E-clone: méthodologie expérimentale pour la modélisation des émotions et affects authentiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. pp.125-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relative weights of prosodic parameters for the expression of emotion in speech: a resynthesis study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international conference on Affective Computing &amp; Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Beijing, China. pp.527-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosodic dimensions of emotion in speech: the relative weights of parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech'2005 - Eurospeech - 9th European Conference on Speech Communication and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisbonne, Portugal. pp.525-528, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2005-332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du Style de Parole et de la Durée sur le Ton Neutre en Mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français d'Acoustique (CFA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal expression of emotions in Unilateral Vocal Fold Paralysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Trocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar of Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7916/D88S4ZCG⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre âge estimé, sévérité de la dysarthrie et intelligibilité des locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Brunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Callé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Davallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique. 19, Questions de Phonétique Clinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are people as old as they sound? Acoustic, regional and generational effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe (PAPE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de protrusion par capture optique de mouvements : quelle métrique est la plus représentative de l’opposition d’arrondissement en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30èmes Journées d’Études sur la Parole (JEP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. Actes des 30èmes Journées d’Études sur la Parole (JEP 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual, acoustic and electroglottographic correlates of 3 aggressive attitudes in French: a pilot study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kouklia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of INTERSPEECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1389-1393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distortions of vocalic space: which measurements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la Parole (JEP-TALN_RECITAL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.217-224, Actes des 29èmes Journées d’Etudes sur la Parole/JEP-TALN-RECITAL 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de la configuration labiale des voyelles /i, y, a/: effets de la position prosodique et du locuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes Journées d'étude sur la Parole (JEP2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.465-472, Actes des 29èmes Journées d'étude sur la Parole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de systèmes d’acquisition audio-vidéo pour la phonétique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sock, R., Vaxelaire, B., Faith, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix et la parole perturbées, Travaux en Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CIPA, Collection "Recherches en PArole", pp.145-156, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Combinatorial Considerations Challenge Ruhlen's Mother Tongue Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ladjili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara L. Davis and Krisztina Zajdo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The syllable in Speech Production - Perspectives on the Frame Content Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, pp.132--154, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00214293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple combinatorial considerations challenge Ruhlen's mother tongue theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ladjili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara L. Davis; Krisztina Zajdo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The syllable in Speech Production - Perspectives on the Frame Content Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9780203837894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA human-based system description for NIST HASR 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodie de la parole expressive : dimensionnalité d'énoncés méthodologiquement contrôlés authentiques et actés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Institut National Polytechnique de Grenoble - INPG, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00489924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du locuteur sur la voix et la parole : des affects à la pathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Sorbonne Nouvelle, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04886901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Audibert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences, Laboratoire de Phonétique et Phonologie, UMR7018 CNRS & Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3648-9322</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">148426034</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">173104540</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Devoicing before it happens: A large-scale study of word-final obstruents in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology : Journal of the Association for Laboratory Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16995/labphon.10855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial cues to anger affect meaning interpretation of subsequent spoken prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (4), pp.1214-1237. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/langcog.2024.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic signatures of communicative dimensions in codified mother-infant interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150 (6), pp.4429-4437. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0008977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distinction /e/ vs /ɛ/ en français standard est-elle maintenue en finale de mot ? Étude sur des corpus de parole journalistique et de parole spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les outils informatiques au service des linguistes, 203 (3/2019), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.203.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Data Analysis from Multi-Sensor Capture in Rare Singing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.121-132 </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.4.1.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the determinants of the graded structure of vocal emotion expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Laukka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (4), pp.710-719. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699931.2011.602047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination perceptive d'expressions émotionnelles actées vs. spontanées. Variabilité interindividuelle et influence de l'intensité de l'émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (7), pp.833-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De E-Wiz à C-Clone: recueil, modélisation et synthèse d'expressions authentiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20, pp.499-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trilles et vibrati dans le Chant Long Mongol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulgantamir Sangidkhorloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France. pp.782-787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre durée segmentale et variation de l’espace vocalique : effet du style de parole et variabilité interindividuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélats acoustiques de l’affaiblissement en position intervocalique des consonnes /v/ et /b/ en français conversationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyuan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus-Based Insights into Mandarin Neutral Tone: Effects of Tonal Context and Structural Patterns in Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th edition of the Interspeech Conference: Fair and Inclusive Speech Science and Technology (Interspeech 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Speech Communication Association (ISCA), Aug 2025, Rotterdam, Netherlands. pp.4178-4182, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles perceptifs d'hétéro-évaluation de la qualité de voix normophonique, pathologique et chantée : Une scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fagniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières entre la perception de la voix normophonique et pathologique chez des auditeurs naïfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.401-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « h aspiré » à l’état sauvage : décrire la disjonctivité dans les grands corpus de parole naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bilinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne, Suisse. pp.09005, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202419109005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Speaker-dependent Vowel Characteristics depend on Speech Style?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.3669-3673, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation acoustique des réalisations approximantes du /v/ intervocalique en français spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyuan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du vieillissement sur l’anticipation d’arrondissement intra-syllabique en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Wohmann-Bruzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.322-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un corpus parallèle de styles de parole en mandarin via l'auto-transcription et l'alignement forcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.291-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iHist et iScatter, outils en ligne d’exploration interactive de données : application aux valeurs aberrantes de f0 et de formants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.598-607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de l'intonation du français par une synthèse vocale contrôlée par le geste : étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haohan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kühnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.342-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performative Vocal Synthesis for Foreign Language Intonation Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kuhnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Locqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '23: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3581210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGE-RELATED VOWEL VARIATION IN FRENCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Bourbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.2045-2049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelles perceptives pour les voix parlées normophoniques, pathologiques et chantées : revue de littérature et réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Westermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Rouchez Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de phonétique clinique JPC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Balaguer, Lila Gravellier, Julien Pinquier, Jun 2023, Toulouse, France. pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre évaluation acoustique et perceptive de la qualité de la voix : une approche dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fagniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Harmegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de phonétique clinique JPC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Balaguer, Lila Gravellier, Julien Pinquier, Jun 2023, Toulouse, France. pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of delexicalization methods for research on emotional speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Said Housseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.2618-2622, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2023-1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-speaker phonetic variation in read speech: comparison with inter-speaker variability in a controlled population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2022, Incheon, South Korea. pp.4755-4759, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité intra-individuelle en parole lue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 5 methods for the evaluation of intelligibility in mild to moderate French dysarthric speech.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Kodrasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parvaneh Janbakhshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.2188-2192, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATATRA and PATAFreq: two French databases for the documentation of within-speaker variability in speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Wohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1939-1944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité intra-individuelle en parole lue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole -- JEP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.145-153, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la stylisation chironomique pour l'apprentissage de l'intonation du français L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Locqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kühnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole (JEP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.465-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences mélodiques et spectrales entre sexes comparées chez les locuteurs coréens et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayeon Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutiers, France. pp.231-240, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de compensation vocale dans une population de professeures des écoles dysphoniques et témoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you remain the same speaker over 21 recordings?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chardenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Convegno Nazionale dell’Associazione Italiana di Scienze della Voce (AISV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Zürich (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Disambiguation Using Chironomic Stylization of Intonation with Native and Non-Native Speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Locqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kuhnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno (virtual), Czech Republic. pp.516-520, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis-moi comment tu varies ton débit, je te dirai qui tu es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.82-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798520v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interactive Annotation for Hesitation in Conversational Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélats acoustiques et perceptifs de la personnalité perçue à travers la voix dans une population de dysphoniques légères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.489-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798576v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du sexe et de la langue parlée sur la production de la parole chez les locuteurs coréens et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayeon Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.645-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798598v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gra[f]e!&amp;quot; Word-final devoicing of obstruents in Standard French: An acoustic study based on large corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2019, Graz Austria, Austria. pp.1726-1730, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-2329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge des élèves : un facteur influençant la dysphonie chez les enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02504015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est mon âge d'après ma voix ? Effets de la variété régionale et de la génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Croze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.612-620, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel space and f0 characteristics of infant-directed singing and speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Falk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Speech Prosody 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poznań, Poland. pp.153-157, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la situation de parole sur la variabilité des voyelles en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.338-346, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter et intra locuteurs de mesures spectrales et prosodiques en parole lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Chignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-provence, France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships Between Speech Timing and Perceived Hostility in a French Corpus of Political Debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kouklia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectre moyen à long-terme corrigé en F0 (pitch-corrected LTAS) : une mesure robuste de la voix dysphonique sur des énoncés de nature variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de phonétique clinique (JPC7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Phonétique et Phonologie, Hôpital Européen G. Pompidou, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprennent les gros corpus sur l’harmonie vocalique en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Journées d’Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.571-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Prosody on French V-to-V Coarticulation: A Corpus-Based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.998 - 1001, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duration- vs. Style-Dependent Vowel Variation: a Multiparametric Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences (ICPhS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude rétrospective longitudinale acoustique et perceptive des voix de substitution après laryngectomie partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées de Phonétique Clinique (JPC6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective longitudinal acoustic and perceptive study of substitution voice after partial laryngectomy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences (ICPhS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective longitudinal acoustic and perceptive study of substitution voice after partial laryngectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress of European ORL-HNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the production of French vowels: physiological constraints and communicatives demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of Language Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Geneva, Switzerland. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Data Analysis from Multi-Sensor Capture in Rare Singing: Cantu in Paghjella Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. 1st Workshop on ICT for the Preservation and Transmission of Intangible Cultural Heritage, International Euro-Mediterranean Conference on Cultural Heritage (Euromed2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lemessos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01130325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An educational platform to capture, visualize and analyze rare singing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chawah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA, INTERSPEECH 2014: Show &amp; Tell Contribution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapour, Singapore. pp.2128-2129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude rétrospective longitudinale acoustique et perceptive des voix de substitution après laryngectomie partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70ème Congres de la Société Française de Phoniatrie et des Pathologies de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Perception of Expressions of Mandarin Chinese social affects by French L2 Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2014 - 7th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.169-173, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2014-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressivity conveyed by contextualized vs. non-contextualized “neutral” acted speech: which control condition for expressive speech modeling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kouklia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workhop on Affective Social Speech Signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is protrusion of French rounded vowels affected by prosodic positions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.3547-3551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées de Phonétique Clinique 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ajustements laryngaux en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ridouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.249-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distorsions de l'espace vocalique : quelles mesures? Application à la dysarthrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 29èmes Journées d’Etudes sur la Parole/JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F2 formant transitions in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic analysis of vowel distortions in three types of dysarthrias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rounding and height contrasts at the beginning of different prosodic constituents in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congres on Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Hong Kong, Hong Kong SAR China. pp.739-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation acoustique vs. perceptive de la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ièmes journées de Phonétique clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker verification by inexperienced and experienced listeners vs. speaker verification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de différentes métriques pour décrire l'altération des voyelles dans la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Journées de Phonétique Clinique (JPC4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices de langue et de culture dans les micro-événements audibles et visibles de l'interaction face à face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Signorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Various Metrics for the Description of Vowel Distortion in Dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congres on Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hong Kong, China. pp.687-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00759744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker verification by inexperienced and experienced listeners vs. speaker verification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, pp.5912-5915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Nasalance Measurements from Accelerometers and Microphones and Preliminary Development of Novel Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2011 - 12th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.2825-2828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-speaker variability effects on Speaker Verification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Odyssey 2010 - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'analyses phonétiques de parole dysarthrique basées sur un alignement manuel et un alignement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'indices de culture et/ou de langue dans les micro-événements audio-visuels de l'interaction face à face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Signorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACA 2010 - Workshop Francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. pp.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser un locuteur: Influence des signaux d'apprentissage sur un système de RAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic correlates for the discrimination of acted vs spontaneous expressive speech : a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. pp.097, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for an acoustic- phonetic description of dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Basal Ganglia Speech Disorders &amp; Deep Brain Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un alignement automatique sur la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olavo Panseri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser un locuteur : Influence des signaux d'apprentissage sur les performances d'un système de RAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010, 28èmes Journées d'Etudes sur la parole, AFCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mons, Belgium. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-speaker variability effects of Speaker Verification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2010: The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions actées vs spontanées : variabilité des compétences perceptives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we are not all competent the same for discriminating acted from spontaneous expressive speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Spontaneous Expressive Speech Corpus for Hungarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márk Fék</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">János Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géza Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2008 - 6th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we are not equally competent for discriminating acted from spontaneous expressive speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.693-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming modal voice into irregular voice by amplitude scaling of individual glottal cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Bõhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Shattuck-Hufnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géza Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graded structure in vocal expression of emotion: What is meant by “prototypical expressions”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Laukka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParaLing 2007 - International Workshop on Paralinguistic Speech - between models and data, ParaLing'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is the emotional information? a gating experiment for gradient and contours cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.2137-2140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-annotation : an alternative method to label expressive corporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2006 - 5th edition of the International Conference on Language Ressources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme E-Wiz (Expressive-Wizard of Oz) : capture d'expressions authentiques en Interaction Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relative weights of prosodic parameters for the expression of emotion in speech: a resynthesis study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international conference on Affective Computing &amp; Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Beijing, China. pp.527-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosodic dimensions of emotion in speech: the relative weights of parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech'2005 - Eurospeech - 9th European Conference on Speech Communication and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisbonne, Portugal. pp.525-528, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2005-332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De E-Wiz à E-clone: méthodologie expérimentale pour la modélisation des émotions et affects authentiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. pp.125-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du Style de Parole et de la Durée sur le Ton Neutre en Mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français d'Acoustique (CFA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal expression of emotions in Unilateral Vocal Fold Paralysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Trocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar of Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7916/D88S4ZCG⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre âge estimé, sévérité de la dysarthrie et intelligibilité des locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Brunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Callé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Davallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique. 19, Questions de Phonétique Clinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are people as old as they sound? Acoustic, regional and generational effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe (PAPE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de protrusion par capture optique de mouvements : quelle métrique est la plus représentative de l’opposition d’arrondissement en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30èmes Journées d’Études sur la Parole (JEP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. Actes des 30èmes Journées d’Études sur la Parole (JEP 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual, acoustic and electroglottographic correlates of 3 aggressive attitudes in French: a pilot study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kouklia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of INTERSPEECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1389-1393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distortions of vocalic space: which measurements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la Parole (JEP-TALN_RECITAL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.217-224, Actes des 29èmes Journées d’Etudes sur la Parole/JEP-TALN-RECITAL 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de la configuration labiale des voyelles /i, y, a/: effets de la position prosodique et du locuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes Journées d'étude sur la Parole (JEP2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.465-472, Actes des 29èmes Journées d'étude sur la Parole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de systèmes d’acquisition audio-vidéo pour la phonétique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sock, R., Vaxelaire, B., Faith, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix et la parole perturbées, Travaux en Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CIPA, Collection "Recherches en PArole", pp.145-156, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Combinatorial Considerations Challenge Ruhlen's Mother Tongue Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ladjili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara L. Davis and Krisztina Zajdo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The syllable in Speech Production - Perspectives on the Frame Content Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, pp.132--154, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00214293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple combinatorial considerations challenge Ruhlen's mother tongue theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ladjili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara L. Davis; Krisztina Zajdo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The syllable in Speech Production - Perspectives on the Frame Content Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9780203837894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA human-based system description for NIST HASR 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodie de la parole expressive : dimensionnalité d'énoncés méthodologiquement contrôlés authentiques et actés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Institut National Polytechnique de Grenoble - INPG, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00489924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du locuteur sur la voix et la parole : des affects à la pathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Sorbonne Nouvelle, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04886901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="166C9282"/>
+    <w:nsid w:val="88CC6BB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-audibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3648-9322" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148426034" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173104540" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Jatteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/labphon.10855" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carbone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2024.3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Falk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008977" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.203.0053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer K. Al Kork" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.4.1.121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Laukka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberg&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2011.602047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621778v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulgantamir Sangidkhorloo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyuan Dong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-960" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226809v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Pettirossi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fagniart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643895v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419109005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-310" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wohmann-Bruzzo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohan Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kuhnert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Locqueville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581210" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hermes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Bourbon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Westermeyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Rouchez Slimani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Harmegnies" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Said Housseini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2023-1903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852142v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10965" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852127v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Kodrasi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvaneh Janbakhshi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Pernon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10590" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852159v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fougeron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-16" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852157v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chardenon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wohmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayeon Yoon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-25" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596268v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596132v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329111v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-182" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798520v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798576v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798598v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505333v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2329" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Barbier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Croze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lavoine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-70" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411209v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-31" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411195v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-39" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Chignoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kouklia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-293" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586882v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401358v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1323" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251372v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roques" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287822v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405676v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130325v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070124v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chawah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amelot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Audibert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405704v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507641v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kocjan&#269;i&#269; Antol&#237;k" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953720v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2014-22" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419146v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401492v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411667v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510228v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411272v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ridouane" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436294v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401550v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401544v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317620v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947707" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401804v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jousseaume" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760716v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692026v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Signorello" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanp&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759744v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959149v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676877v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542004v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541446v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kahn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621870v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-90" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959188v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576849v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576850v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Panseri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959186v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541463v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364503v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262258v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264116v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rk F&#233;k" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Szab&#243;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za N&#233;meth" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621883v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264269v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s B&#245;hm" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Shattuck-Hufnagel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264271v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364542v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364515v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364513v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364520v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-332" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365563v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874836v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Haddad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trocq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7916/D88S4ZCG" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Brunot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Call&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Davallet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427876v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411658v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411680v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401429v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419142v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419145v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214293v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ladjili" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audibert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884400v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ladjili" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9780203837894/syllable-speech-production-barbara-davis-krisztina-zajdo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317695v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;vy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00489924v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04886901v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-audibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3648-9322" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148426034" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173104540" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Jatteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/labphon.10855" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carbone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2024.3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Falk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008977" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.203.0053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer K. Al Kork" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.4.1.121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Laukka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberg&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2011.602047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621778v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulgantamir Sangidkhorloo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyuan Dong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-960" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226809v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Pettirossi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fagniart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643895v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419109005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-310" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wohmann-Bruzzo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohan Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kuhnert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Locqueville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581210" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hermes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Bourbon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Westermeyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Rouchez Slimani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Harmegnies" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Said Housseini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2023-1903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852142v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10965" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Kodrasi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvaneh Janbakhshi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Pernon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10590" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chardenon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wohmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928095v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fougeron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-16" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayeon Yoon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-25" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596268v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596132v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329111v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-182" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798520v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505333v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798576v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798598v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2329" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Barbier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Croze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lavoine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-70" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411209v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-31" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411195v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-39" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Chignoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kouklia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-293" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586882v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401358v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1323" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251372v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roques" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287822v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405676v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507641v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kocjan&#269;i&#269; Antol&#237;k" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130325v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070124v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chawah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amelot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Audibert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405704v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953720v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2014-22" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419146v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401492v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411667v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510228v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411272v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ridouane" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436294v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401544v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401550v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760716v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760704v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317620v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947707" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401804v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jousseaume" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692026v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Signorello" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanp&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759744v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959149v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676877v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959188v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576849v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542004v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541446v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kahn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621870v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-90" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576850v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Panseri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959186v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541463v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364503v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262258v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264116v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rk F&#233;k" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Szab&#243;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za N&#233;meth" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621883v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264269v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s B&#245;hm" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Shattuck-Hufnagel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264271v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364542v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364515v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364513v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364520v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-332" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364524v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365563v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874836v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Haddad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trocq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7916/D88S4ZCG" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Brunot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Call&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Davallet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427876v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411658v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411680v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401429v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419142v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419145v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214293v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ladjili" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audibert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884400v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ladjili" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9780203837894/syllable-speech-production-barbara-davis-krisztina-zajdo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317695v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;vy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00489924v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04886901v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>