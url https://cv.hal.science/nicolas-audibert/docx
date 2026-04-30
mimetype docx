--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Audibert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences, Laboratoire de Phonétique et Phonologie, UMR7018 CNRS & Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3648-9322</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">148426034</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">173104540</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Devoicing before it happens: A large-scale study of word-final obstruents in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology : Journal of the Association for Laboratory Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16995/labphon.10855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial cues to anger affect meaning interpretation of subsequent spoken prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (4), pp.1214-1237. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/langcog.2024.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic signatures of communicative dimensions in codified mother-infant interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150 (6), pp.4429-4437. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0008977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distinction /e/ vs /ɛ/ en français standard est-elle maintenue en finale de mot ? Étude sur des corpus de parole journalistique et de parole spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les outils informatiques au service des linguistes, 203 (3/2019), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.203.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Data Analysis from Multi-Sensor Capture in Rare Singing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.121-132 </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.4.1.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the determinants of the graded structure of vocal emotion expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Laukka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (4), pp.710-719. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699931.2011.602047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination perceptive d'expressions émotionnelles actées vs. spontanées. Variabilité interindividuelle et influence de l'intensité de l'émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (7), pp.833-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De E-Wiz à C-Clone: recueil, modélisation et synthèse d'expressions authentiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20, pp.499-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trilles et vibrati dans le Chant Long Mongol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulgantamir Sangidkhorloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France. pp.782-787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre durée segmentale et variation de l’espace vocalique : effet du style de parole et variabilité interindividuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélats acoustiques de l’affaiblissement en position intervocalique des consonnes /v/ et /b/ en français conversationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyuan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus-Based Insights into Mandarin Neutral Tone: Effects of Tonal Context and Structural Patterns in Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th edition of the Interspeech Conference: Fair and Inclusive Speech Science and Technology (Interspeech 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Speech Communication Association (ISCA), Aug 2025, Rotterdam, Netherlands. pp.4178-4182, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles perceptifs d'hétéro-évaluation de la qualité de voix normophonique, pathologique et chantée : Une scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fagniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières entre la perception de la voix normophonique et pathologique chez des auditeurs naïfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.401-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « h aspiré » à l’état sauvage : décrire la disjonctivité dans les grands corpus de parole naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bilinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne, Suisse. pp.09005, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202419109005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Speaker-dependent Vowel Characteristics depend on Speech Style?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.3669-3673, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation acoustique des réalisations approximantes du /v/ intervocalique en français spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyuan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du vieillissement sur l’anticipation d’arrondissement intra-syllabique en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Wohmann-Bruzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.322-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un corpus parallèle de styles de parole en mandarin via l'auto-transcription et l'alignement forcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.291-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iHist et iScatter, outils en ligne d’exploration interactive de données : application aux valeurs aberrantes de f0 et de formants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.598-607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de l'intonation du français par une synthèse vocale contrôlée par le geste : étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haohan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kühnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.342-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performative Vocal Synthesis for Foreign Language Intonation Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kuhnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Locqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '23: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3581210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGE-RELATED VOWEL VARIATION IN FRENCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Bourbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.2045-2049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelles perceptives pour les voix parlées normophoniques, pathologiques et chantées : revue de littérature et réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Westermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Rouchez Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de phonétique clinique JPC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Balaguer, Lila Gravellier, Julien Pinquier, Jun 2023, Toulouse, France. pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre évaluation acoustique et perceptive de la qualité de la voix : une approche dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fagniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Harmegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de phonétique clinique JPC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Balaguer, Lila Gravellier, Julien Pinquier, Jun 2023, Toulouse, France. pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of delexicalization methods for research on emotional speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Said Housseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.2618-2622, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2023-1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-speaker phonetic variation in read speech: comparison with inter-speaker variability in a controlled population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2022, Incheon, South Korea. pp.4755-4759, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité intra-individuelle en parole lue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 5 methods for the evaluation of intelligibility in mild to moderate French dysarthric speech.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Kodrasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parvaneh Janbakhshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.2188-2192, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATATRA and PATAFreq: two French databases for the documentation of within-speaker variability in speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Wohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1939-1944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité intra-individuelle en parole lue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole -- JEP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.145-153, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la stylisation chironomique pour l'apprentissage de l'intonation du français L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Locqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kühnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole (JEP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.465-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences mélodiques et spectrales entre sexes comparées chez les locuteurs coréens et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayeon Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutiers, France. pp.231-240, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de compensation vocale dans une population de professeures des écoles dysphoniques et témoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you remain the same speaker over 21 recordings?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chardenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Convegno Nazionale dell’Associazione Italiana di Scienze della Voce (AISV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Zürich (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Disambiguation Using Chironomic Stylization of Intonation with Native and Non-Native Speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Locqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kuhnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno (virtual), Czech Republic. pp.516-520, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis-moi comment tu varies ton débit, je te dirai qui tu es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.82-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798520v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interactive Annotation for Hesitation in Conversational Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélats acoustiques et perceptifs de la personnalité perçue à travers la voix dans une population de dysphoniques légères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.489-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798576v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du sexe et de la langue parlée sur la production de la parole chez les locuteurs coréens et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayeon Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.645-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798598v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gra[f]e!&amp;quot; Word-final devoicing of obstruents in Standard French: An acoustic study based on large corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2019, Graz Austria, Austria. pp.1726-1730, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-2329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge des élèves : un facteur influençant la dysphonie chez les enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02504015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est mon âge d'après ma voix ? Effets de la variété régionale et de la génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Croze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.612-620, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel space and f0 characteristics of infant-directed singing and speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Falk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Speech Prosody 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poznań, Poland. pp.153-157, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la situation de parole sur la variabilité des voyelles en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.338-346, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter et intra locuteurs de mesures spectrales et prosodiques en parole lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Chignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-provence, France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships Between Speech Timing and Perceived Hostility in a French Corpus of Political Debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kouklia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectre moyen à long-terme corrigé en F0 (pitch-corrected LTAS) : une mesure robuste de la voix dysphonique sur des énoncés de nature variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de phonétique clinique (JPC7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Phonétique et Phonologie, Hôpital Européen G. Pompidou, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprennent les gros corpus sur l’harmonie vocalique en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Journées d’Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.571-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Prosody on French V-to-V Coarticulation: A Corpus-Based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.998 - 1001, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duration- vs. Style-Dependent Vowel Variation: a Multiparametric Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences (ICPhS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude rétrospective longitudinale acoustique et perceptive des voix de substitution après laryngectomie partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées de Phonétique Clinique (JPC6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective longitudinal acoustic and perceptive study of substitution voice after partial laryngectomy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences (ICPhS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective longitudinal acoustic and perceptive study of substitution voice after partial laryngectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress of European ORL-HNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the production of French vowels: physiological constraints and communicatives demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of Language Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Geneva, Switzerland. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Data Analysis from Multi-Sensor Capture in Rare Singing: Cantu in Paghjella Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. 1st Workshop on ICT for the Preservation and Transmission of Intangible Cultural Heritage, International Euro-Mediterranean Conference on Cultural Heritage (Euromed2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lemessos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01130325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An educational platform to capture, visualize and analyze rare singing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chawah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA, INTERSPEECH 2014: Show &amp; Tell Contribution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapour, Singapore. pp.2128-2129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude rétrospective longitudinale acoustique et perceptive des voix de substitution après laryngectomie partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70ème Congres de la Société Française de Phoniatrie et des Pathologies de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Perception of Expressions of Mandarin Chinese social affects by French L2 Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2014 - 7th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.169-173, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2014-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressivity conveyed by contextualized vs. non-contextualized “neutral” acted speech: which control condition for expressive speech modeling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kouklia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workhop on Affective Social Speech Signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is protrusion of French rounded vowels affected by prosodic positions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.3547-3551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées de Phonétique Clinique 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ajustements laryngaux en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ridouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.249-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distorsions de l'espace vocalique : quelles mesures? Application à la dysarthrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 29èmes Journées d’Etudes sur la Parole/JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F2 formant transitions in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic analysis of vowel distortions in three types of dysarthrias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rounding and height contrasts at the beginning of different prosodic constituents in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congres on Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Hong Kong, Hong Kong SAR China. pp.739-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation acoustique vs. perceptive de la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ièmes journées de Phonétique clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker verification by inexperienced and experienced listeners vs. speaker verification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de différentes métriques pour décrire l'altération des voyelles dans la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Journées de Phonétique Clinique (JPC4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices de langue et de culture dans les micro-événements audibles et visibles de l'interaction face à face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Signorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Various Metrics for the Description of Vowel Distortion in Dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congres on Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hong Kong, China. pp.687-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00759744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker verification by inexperienced and experienced listeners vs. speaker verification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, pp.5912-5915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Nasalance Measurements from Accelerometers and Microphones and Preliminary Development of Novel Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2011 - 12th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.2825-2828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-speaker variability effects on Speaker Verification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Odyssey 2010 - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'analyses phonétiques de parole dysarthrique basées sur un alignement manuel et un alignement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'indices de culture et/ou de langue dans les micro-événements audio-visuels de l'interaction face à face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Signorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACA 2010 - Workshop Francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. pp.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser un locuteur: Influence des signaux d'apprentissage sur un système de RAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic correlates for the discrimination of acted vs spontaneous expressive speech : a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. pp.097, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for an acoustic- phonetic description of dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Basal Ganglia Speech Disorders &amp; Deep Brain Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un alignement automatique sur la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olavo Panseri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser un locuteur : Influence des signaux d'apprentissage sur les performances d'un système de RAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010, 28èmes Journées d'Etudes sur la parole, AFCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mons, Belgium. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-speaker variability effects of Speaker Verification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2010: The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions actées vs spontanées : variabilité des compétences perceptives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we are not all competent the same for discriminating acted from spontaneous expressive speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Spontaneous Expressive Speech Corpus for Hungarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márk Fék</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">János Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géza Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2008 - 6th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we are not equally competent for discriminating acted from spontaneous expressive speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.693-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming modal voice into irregular voice by amplitude scaling of individual glottal cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Bõhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Shattuck-Hufnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géza Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graded structure in vocal expression of emotion: What is meant by “prototypical expressions”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Laukka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParaLing 2007 - International Workshop on Paralinguistic Speech - between models and data, ParaLing'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is the emotional information? a gating experiment for gradient and contours cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.2137-2140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-annotation : an alternative method to label expressive corporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2006 - 5th edition of the International Conference on Language Ressources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme E-Wiz (Expressive-Wizard of Oz) : capture d'expressions authentiques en Interaction Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relative weights of prosodic parameters for the expression of emotion in speech: a resynthesis study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international conference on Affective Computing &amp; Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Beijing, China. pp.527-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosodic dimensions of emotion in speech: the relative weights of parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech'2005 - Eurospeech - 9th European Conference on Speech Communication and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisbonne, Portugal. pp.525-528, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2005-332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De E-Wiz à E-clone: méthodologie expérimentale pour la modélisation des émotions et affects authentiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. pp.125-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du Style de Parole et de la Durée sur le Ton Neutre en Mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français d'Acoustique (CFA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal expression of emotions in Unilateral Vocal Fold Paralysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Trocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar of Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7916/D88S4ZCG⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre âge estimé, sévérité de la dysarthrie et intelligibilité des locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Brunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Callé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Davallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique. 19, Questions de Phonétique Clinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are people as old as they sound? Acoustic, regional and generational effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe (PAPE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de protrusion par capture optique de mouvements : quelle métrique est la plus représentative de l’opposition d’arrondissement en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30èmes Journées d’Études sur la Parole (JEP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. Actes des 30èmes Journées d’Études sur la Parole (JEP 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual, acoustic and electroglottographic correlates of 3 aggressive attitudes in French: a pilot study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kouklia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of INTERSPEECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1389-1393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distortions of vocalic space: which measurements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la Parole (JEP-TALN_RECITAL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.217-224, Actes des 29èmes Journées d’Etudes sur la Parole/JEP-TALN-RECITAL 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de la configuration labiale des voyelles /i, y, a/: effets de la position prosodique et du locuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes Journées d'étude sur la Parole (JEP2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.465-472, Actes des 29èmes Journées d'étude sur la Parole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de systèmes d’acquisition audio-vidéo pour la phonétique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sock, R., Vaxelaire, B., Faith, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix et la parole perturbées, Travaux en Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CIPA, Collection "Recherches en PArole", pp.145-156, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Combinatorial Considerations Challenge Ruhlen's Mother Tongue Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ladjili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara L. Davis and Krisztina Zajdo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The syllable in Speech Production - Perspectives on the Frame Content Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, pp.132--154, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00214293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple combinatorial considerations challenge Ruhlen's mother tongue theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ladjili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara L. Davis; Krisztina Zajdo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The syllable in Speech Production - Perspectives on the Frame Content Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9780203837894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA human-based system description for NIST HASR 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodie de la parole expressive : dimensionnalité d'énoncés méthodologiquement contrôlés authentiques et actés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Institut National Polytechnique de Grenoble - INPG, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00489924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du locuteur sur la voix et la parole : des affects à la pathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Sorbonne Nouvelle, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04886901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Audibert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences, Laboratoire de Phonétique et Phonologie, UMR7018 CNRS & Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3648-9322</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">148426034</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">173104540</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Devoicing before it happens: A large-scale study of word-final obstruents in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology : Journal of the Association for Laboratory Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16995/labphon.10855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial cues to anger affect meaning interpretation of subsequent spoken prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (4), pp.1214-1237. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/langcog.2024.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic signatures of communicative dimensions in codified mother-infant interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150 (6), pp.4429-4437. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0008977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distinction /e/ vs /ɛ/ en français standard est-elle maintenue en finale de mot ? Étude sur des corpus de parole journalistique et de parole spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les outils informatiques au service des linguistes, 203 (3/2019), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.203.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Data Analysis from Multi-Sensor Capture in Rare Singing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.121-132 </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.4.1.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the determinants of the graded structure of vocal emotion expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Laukka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (4), pp.710-719. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699931.2011.602047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination perceptive d'expressions émotionnelles actées vs. spontanées. Variabilité interindividuelle et influence de l'intensité de l'émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (7), pp.833-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De E-Wiz à C-Clone: recueil, modélisation et synthèse d'expressions authentiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20, pp.499-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles perceptifs d'hétéro-évaluation de la qualité de voix normophonique, pathologique et chantée : Une scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fagniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélats acoustiques de l’affaiblissement en position intervocalique des consonnes /v/ et /b/ en français conversationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyuan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trilles et vibrati dans le Chant Long Mongol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulgantamir Sangidkhorloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France. pp.782-787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre durée segmentale et variation de l’espace vocalique : effet du style de parole et variabilité interindividuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus-Based Insights into Mandarin Neutral Tone: Effects of Tonal Context and Structural Patterns in Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th edition of the Interspeech Conference: Fair and Inclusive Speech Science and Technology (Interspeech 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Speech Communication Association (ISCA), Aug 2025, Rotterdam, Netherlands. pp.4178-4182, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iHist et iScatter, outils en ligne d’exploration interactive de données : application aux valeurs aberrantes de f0 et de formants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.598-607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de l'intonation du français par une synthèse vocale contrôlée par le geste : étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haohan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kühnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.342-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières entre la perception de la voix normophonique et pathologique chez des auditeurs naïfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.401-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Speaker-dependent Vowel Characteristics depend on Speech Style?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.3669-3673, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « h aspiré » à l’état sauvage : décrire la disjonctivité dans les grands corpus de parole naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bilinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne, Suisse. pp.09005, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202419109005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation acoustique des réalisations approximantes du /v/ intervocalique en français spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyuan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un corpus parallèle de styles de parole en mandarin via l'auto-transcription et l'alignement forcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.291-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du vieillissement sur l’anticipation d’arrondissement intra-syllabique en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Wohmann-Bruzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.322-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGE-RELATED VOWEL VARIATION IN FRENCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Bourbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.2045-2049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelles perceptives pour les voix parlées normophoniques, pathologiques et chantées : revue de littérature et réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Westermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Rouchez Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de phonétique clinique JPC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Balaguer, Lila Gravellier, Julien Pinquier, Jun 2023, Toulouse, France. pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre évaluation acoustique et perceptive de la qualité de la voix : une approche dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fagniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Harmegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de phonétique clinique JPC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Balaguer, Lila Gravellier, Julien Pinquier, Jun 2023, Toulouse, France. pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performative Vocal Synthesis for Foreign Language Intonation Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kuhnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Locqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '23: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3581210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of delexicalization methods for research on emotional speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Said Housseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.2618-2622, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2023-1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences mélodiques et spectrales entre sexes comparées chez les locuteurs coréens et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayeon Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutiers, France. pp.231-240, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la stylisation chironomique pour l'apprentissage de l'intonation du français L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Locqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kühnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole (JEP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.465-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité intra-individuelle en parole lue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 5 methods for the evaluation of intelligibility in mild to moderate French dysarthric speech.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Kodrasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parvaneh Janbakhshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.2188-2192, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-speaker phonetic variation in read speech: comparison with inter-speaker variability in a controlled population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2022, Incheon, South Korea. pp.4755-4759, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité intra-individuelle en parole lue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole -- JEP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.145-153, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATATRA and PATAFreq: two French databases for the documentation of within-speaker variability in speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Wohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1939-1944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Disambiguation Using Chironomic Stylization of Intonation with Native and Non-Native Speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Locqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kuhnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno (virtual), Czech Republic. pp.516-520, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de compensation vocale dans une population de professeures des écoles dysphoniques et témoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you remain the same speaker over 21 recordings?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chardenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Convegno Nazionale dell’Associazione Italiana di Scienze della Voce (AISV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Zürich (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interactive Annotation for Hesitation in Conversational Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du sexe et de la langue parlée sur la production de la parole chez les locuteurs coréens et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayeon Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.645-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798598v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis-moi comment tu varies ton débit, je te dirai qui tu es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.82-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798520v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélats acoustiques et perceptifs de la personnalité perçue à travers la voix dans une population de dysphoniques légères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.489-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798576v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge des élèves : un facteur influençant la dysphonie chez les enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02504015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gra[f]e!&amp;quot; Word-final devoicing of obstruents in Standard French: An acoustic study based on large corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2019, Graz Austria, Austria. pp.1726-1730, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-2329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est mon âge d'après ma voix ? Effets de la variété régionale et de la génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Croze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.612-620, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel space and f0 characteristics of infant-directed singing and speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Falk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Speech Prosody 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poznań, Poland. pp.153-157, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la situation de parole sur la variabilité des voyelles en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.338-346, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter et intra locuteurs de mesures spectrales et prosodiques en parole lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Chignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-provence, France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships Between Speech Timing and Perceived Hostility in a French Corpus of Political Debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kouklia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectre moyen à long-terme corrigé en F0 (pitch-corrected LTAS) : une mesure robuste de la voix dysphonique sur des énoncés de nature variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de phonétique clinique (JPC7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Phonétique et Phonologie, Hôpital Européen G. Pompidou, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprennent les gros corpus sur l’harmonie vocalique en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Journées d’Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.571-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Prosody on French V-to-V Coarticulation: A Corpus-Based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.998 - 1001, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude rétrospective longitudinale acoustique et perceptive des voix de substitution après laryngectomie partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées de Phonétique Clinique (JPC6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duration- vs. Style-Dependent Vowel Variation: a Multiparametric Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences (ICPhS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective longitudinal acoustic and perceptive study of substitution voice after partial laryngectomy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences (ICPhS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective longitudinal acoustic and perceptive study of substitution voice after partial laryngectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress of European ORL-HNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the production of French vowels: physiological constraints and communicatives demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of Language Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Geneva, Switzerland. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude rétrospective longitudinale acoustique et perceptive des voix de substitution après laryngectomie partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70ème Congres de la Société Française de Phoniatrie et des Pathologies de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Data Analysis from Multi-Sensor Capture in Rare Singing: Cantu in Paghjella Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. 1st Workshop on ICT for the Preservation and Transmission of Intangible Cultural Heritage, International Euro-Mediterranean Conference on Cultural Heritage (Euromed2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lemessos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01130325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An educational platform to capture, visualize and analyze rare singing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chawah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA, INTERSPEECH 2014: Show &amp; Tell Contribution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapour, Singapore. pp.2128-2129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Perception of Expressions of Mandarin Chinese social affects by French L2 Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2014 - 7th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.169-173, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2014-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées de Phonétique Clinique 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressivity conveyed by contextualized vs. non-contextualized “neutral” acted speech: which control condition for expressive speech modeling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kouklia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workhop on Affective Social Speech Signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is protrusion of French rounded vowels affected by prosodic positions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.3547-3551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic analysis of vowel distortions in three types of dysarthrias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F2 formant transitions in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ajustements laryngaux en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ridouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.249-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distorsions de l'espace vocalique : quelles mesures? Application à la dysarthrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 29èmes Journées d’Etudes sur la Parole/JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rounding and height contrasts at the beginning of different prosodic constituents in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congres on Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Hong Kong, Hong Kong SAR China. pp.739-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation acoustique vs. perceptive de la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ièmes journées de Phonétique clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de différentes métriques pour décrire l'altération des voyelles dans la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Journées de Phonétique Clinique (JPC4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker verification by inexperienced and experienced listeners vs. speaker verification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker verification by inexperienced and experienced listeners vs. speaker verification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, pp.5912-5915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices de langue et de culture dans les micro-événements audibles et visibles de l'interaction face à face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Signorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Various Metrics for the Description of Vowel Distortion in Dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congres on Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hong Kong, China. pp.687-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00759744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Nasalance Measurements from Accelerometers and Microphones and Preliminary Development of Novel Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2011 - 12th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.2825-2828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-speaker variability effects of Speaker Verification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2010: The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser un locuteur : Influence des signaux d'apprentissage sur les performances d'un système de RAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010, 28èmes Journées d'Etudes sur la parole, AFCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mons, Belgium. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-speaker variability effects on Speaker Verification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Odyssey 2010 - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'analyses phonétiques de parole dysarthrique basées sur un alignement manuel et un alignement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic correlates for the discrimination of acted vs spontaneous expressive speech : a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. pp.097, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'indices de culture et/ou de langue dans les micro-événements audio-visuels de l'interaction face à face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Signorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACA 2010 - Workshop Francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. pp.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser un locuteur: Influence des signaux d'apprentissage sur un système de RAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for an acoustic- phonetic description of dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Basal Ganglia Speech Disorders &amp; Deep Brain Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un alignement automatique sur la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olavo Panseri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming modal voice into irregular voice by amplitude scaling of individual glottal cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Bõhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Shattuck-Hufnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géza Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Spontaneous Expressive Speech Corpus for Hungarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márk Fék</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">János Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géza Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2008 - 6th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions actées vs spontanées : variabilité des compétences perceptives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we are not all competent the same for discriminating acted from spontaneous expressive speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we are not equally competent for discriminating acted from spontaneous expressive speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.693-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graded structure in vocal expression of emotion: What is meant by “prototypical expressions”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Laukka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParaLing 2007 - International Workshop on Paralinguistic Speech - between models and data, ParaLing'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is the emotional information? a gating experiment for gradient and contours cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.2137-2140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-annotation : an alternative method to label expressive corporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2006 - 5th edition of the International Conference on Language Ressources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De E-Wiz à E-clone: méthodologie expérimentale pour la modélisation des émotions et affects authentiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. pp.125-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relative weights of prosodic parameters for the expression of emotion in speech: a resynthesis study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international conference on Affective Computing &amp; Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Beijing, China. pp.527-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosodic dimensions of emotion in speech: the relative weights of parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech'2005 - Eurospeech - 9th European Conference on Speech Communication and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisbonne, Portugal. pp.525-528, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2005-332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme E-Wiz (Expressive-Wizard of Oz) : capture d'expressions authentiques en Interaction Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du Style de Parole et de la Durée sur le Ton Neutre en Mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français d'Acoustique (CFA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal expression of emotions in Unilateral Vocal Fold Paralysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Trocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar of Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7916/D88S4ZCG⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre âge estimé, sévérité de la dysarthrie et intelligibilité des locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Brunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Callé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Davallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique. 19, Questions de Phonétique Clinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are people as old as they sound? Acoustic, regional and generational effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe (PAPE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de protrusion par capture optique de mouvements : quelle métrique est la plus représentative de l’opposition d’arrondissement en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30èmes Journées d’Études sur la Parole (JEP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. Actes des 30èmes Journées d’Études sur la Parole (JEP 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual, acoustic and electroglottographic correlates of 3 aggressive attitudes in French: a pilot study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kouklia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of INTERSPEECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1389-1393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de la configuration labiale des voyelles /i, y, a/: effets de la position prosodique et du locuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes Journées d'étude sur la Parole (JEP2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.465-472, Actes des 29èmes Journées d'étude sur la Parole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distortions of vocalic space: which measurements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la Parole (JEP-TALN_RECITAL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.217-224, Actes des 29èmes Journées d’Etudes sur la Parole/JEP-TALN-RECITAL 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de systèmes d’acquisition audio-vidéo pour la phonétique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sock, R., Vaxelaire, B., Faith, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix et la parole perturbées, Travaux en Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CIPA, Collection "Recherches en PArole", pp.145-156, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Combinatorial Considerations Challenge Ruhlen's Mother Tongue Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ladjili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara L. Davis and Krisztina Zajdo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The syllable in Speech Production - Perspectives on the Frame Content Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, pp.132--154, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00214293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple combinatorial considerations challenge Ruhlen's mother tongue theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ladjili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara L. Davis; Krisztina Zajdo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The syllable in Speech Production - Perspectives on the Frame Content Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9780203837894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA human-based system description for NIST HASR 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodie de la parole expressive : dimensionnalité d'énoncés méthodologiquement contrôlés authentiques et actés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Institut National Polytechnique de Grenoble - INPG, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00489924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du locuteur sur la voix et la parole : des affects à la pathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Sorbonne Nouvelle, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04886901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88CC6BB2"/>
+    <w:nsid w:val="FE731B68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-audibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3648-9322" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148426034" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173104540" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Jatteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/labphon.10855" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carbone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2024.3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Falk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008977" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.203.0053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer K. Al Kork" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.4.1.121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Laukka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberg&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2011.602047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621778v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulgantamir Sangidkhorloo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyuan Dong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-960" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226809v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Pettirossi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fagniart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643895v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419109005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856478v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-310" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wohmann-Bruzzo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohan Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kuhnert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Locqueville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581210" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hermes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Bourbon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Westermeyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Rouchez Slimani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Harmegnies" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Said Housseini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2023-1903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852142v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10965" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852127v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Kodrasi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvaneh Janbakhshi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Pernon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10590" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chardenon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wohmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928095v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fougeron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-16" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayeon Yoon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-25" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596268v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596132v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329111v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-182" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798520v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505333v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798576v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798598v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2329" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Barbier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Croze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lavoine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-70" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411209v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-31" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411195v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-39" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Chignoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kouklia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-293" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586882v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401358v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1323" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251372v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roques" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287822v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405676v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507641v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kocjan&#269;i&#269; Antol&#237;k" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130325v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070124v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chawah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amelot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Audibert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405704v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953720v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2014-22" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419146v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401492v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411667v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510228v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411272v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ridouane" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436294v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401544v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401550v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760716v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760704v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317620v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947707" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401804v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jousseaume" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692026v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Signorello" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanp&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759744v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959149v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676877v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959188v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576849v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542004v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541446v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kahn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621870v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-90" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576850v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Panseri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959186v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541463v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364503v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262258v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264116v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rk F&#233;k" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Szab&#243;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za N&#233;meth" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621883v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264269v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s B&#245;hm" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Shattuck-Hufnagel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264271v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364542v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364515v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364513v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364520v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-332" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364524v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365563v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874836v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Haddad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trocq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7916/D88S4ZCG" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Brunot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Call&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Davallet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427876v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411658v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411680v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401429v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419142v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419145v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214293v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ladjili" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audibert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884400v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ladjili" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9780203837894/syllable-speech-production-barbara-davis-krisztina-zajdo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317695v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;vy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00489924v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04886901v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-audibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3648-9322" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148426034" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173104540" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Jatteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/labphon.10855" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carbone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2024.3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Falk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008977" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.203.0053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer K. Al Kork" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.4.1.121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Laukka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberg&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2011.602047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621778v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226809v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Pettirossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fagniart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365310v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyuan Dong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulgantamir Sangidkhorloo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365309v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Sun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-960" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohan Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-310" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643895v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419109005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623055v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wohmann-Bruzzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193397v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hermes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Bourbon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270565v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Westermeyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Rouchez Slimani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Harmegnies" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113924v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kuhnert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Locqueville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581210" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Said Housseini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2023-1903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852175v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayeon Yoon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-25" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Kodrasi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvaneh Janbakhshi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Pernon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10590" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852142v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10965" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fougeron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-16" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852157v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chardenon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wohmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329111v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-182" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596268v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596132v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505333v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798598v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798520v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798576v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504015v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336119v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2329" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Barbier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Croze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lavoine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-70" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411209v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-31" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411195v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-39" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Chignoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kouklia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-293" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586882v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401358v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1323" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405557v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roques" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251372v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287822v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405676v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507641v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kocjan&#269;i&#269; Antol&#237;k" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405704v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130325v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070124v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chawah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amelot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Audibert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953720v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2014-22" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510228v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419146v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401492v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411667v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401550v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401544v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411272v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ridouane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M Nguyen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436294v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760716v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760704v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401804v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jousseaume" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317620v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947707" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959149v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692026v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Signorello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanp&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759744v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676877v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541463v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kahn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959186v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959188v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576849v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621870v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-90" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542004v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541446v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576850v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Panseri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264269v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s B&#245;hm" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Shattuck-Hufnagel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za N&#233;meth" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264116v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rk F&#233;k" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Szab&#243;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364503v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262258v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621883v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264271v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364542v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364524v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364513v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364520v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-332" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365563v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874836v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Haddad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trocq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7916/D88S4ZCG" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Brunot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Call&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Davallet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427876v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411658v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411680v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419142v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401429v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419145v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214293v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ladjili" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audibert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884400v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ladjili" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9780203837894/syllable-speech-production-barbara-davis-krisztina-zajdo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317695v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;vy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00489924v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04886901v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>