--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Audibert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences, Laboratoire de Phonétique et Phonologie, UMR7018 CNRS & Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3648-9322</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">148426034</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">173104540</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Devoicing before it happens: A large-scale study of word-final obstruents in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology : Journal of the Association for Laboratory Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16995/labphon.10855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial cues to anger affect meaning interpretation of subsequent spoken prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (4), pp.1214-1237. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/langcog.2024.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic signatures of communicative dimensions in codified mother-infant interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150 (6), pp.4429-4437. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0008977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distinction /e/ vs /ɛ/ en français standard est-elle maintenue en finale de mot ? Étude sur des corpus de parole journalistique et de parole spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les outils informatiques au service des linguistes, 203 (3/2019), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.203.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Data Analysis from Multi-Sensor Capture in Rare Singing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.121-132 </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.4.1.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the determinants of the graded structure of vocal emotion expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Laukka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (4), pp.710-719. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699931.2011.602047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination perceptive d'expressions émotionnelles actées vs. spontanées. Variabilité interindividuelle et influence de l'intensité de l'émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (7), pp.833-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De E-Wiz à C-Clone: recueil, modélisation et synthèse d'expressions authentiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20, pp.499-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles perceptifs d'hétéro-évaluation de la qualité de voix normophonique, pathologique et chantée : Une scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fagniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélats acoustiques de l’affaiblissement en position intervocalique des consonnes /v/ et /b/ en français conversationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyuan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trilles et vibrati dans le Chant Long Mongol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulgantamir Sangidkhorloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France. pp.782-787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre durée segmentale et variation de l’espace vocalique : effet du style de parole et variabilité interindividuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus-Based Insights into Mandarin Neutral Tone: Effects of Tonal Context and Structural Patterns in Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th edition of the Interspeech Conference: Fair and Inclusive Speech Science and Technology (Interspeech 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Speech Communication Association (ISCA), Aug 2025, Rotterdam, Netherlands. pp.4178-4182, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iHist et iScatter, outils en ligne d’exploration interactive de données : application aux valeurs aberrantes de f0 et de formants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.598-607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de l'intonation du français par une synthèse vocale contrôlée par le geste : étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haohan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kühnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.342-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières entre la perception de la voix normophonique et pathologique chez des auditeurs naïfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.401-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Speaker-dependent Vowel Characteristics depend on Speech Style?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.3669-3673, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « h aspiré » à l’état sauvage : décrire la disjonctivité dans les grands corpus de parole naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bilinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne, Suisse. pp.09005, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202419109005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation acoustique des réalisations approximantes du /v/ intervocalique en français spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyuan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un corpus parallèle de styles de parole en mandarin via l'auto-transcription et l'alignement forcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.291-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du vieillissement sur l’anticipation d’arrondissement intra-syllabique en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Wohmann-Bruzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.322-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGE-RELATED VOWEL VARIATION IN FRENCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Bourbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.2045-2049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelles perceptives pour les voix parlées normophoniques, pathologiques et chantées : revue de littérature et réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Westermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Rouchez Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de phonétique clinique JPC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Balaguer, Lila Gravellier, Julien Pinquier, Jun 2023, Toulouse, France. pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre évaluation acoustique et perceptive de la qualité de la voix : une approche dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fagniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Harmegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de phonétique clinique JPC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Balaguer, Lila Gravellier, Julien Pinquier, Jun 2023, Toulouse, France. pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performative Vocal Synthesis for Foreign Language Intonation Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kuhnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Locqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '23: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3581210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of delexicalization methods for research on emotional speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Said Housseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.2618-2622, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2023-1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences mélodiques et spectrales entre sexes comparées chez les locuteurs coréens et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayeon Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutiers, France. pp.231-240, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la stylisation chironomique pour l'apprentissage de l'intonation du français L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Locqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kühnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole (JEP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.465-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité intra-individuelle en parole lue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 5 methods for the evaluation of intelligibility in mild to moderate French dysarthric speech.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Kodrasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parvaneh Janbakhshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.2188-2192, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-speaker phonetic variation in read speech: comparison with inter-speaker variability in a controlled population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2022, Incheon, South Korea. pp.4755-4759, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité intra-individuelle en parole lue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole -- JEP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.145-153, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATATRA and PATAFreq: two French databases for the documentation of within-speaker variability in speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Wohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1939-1944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Disambiguation Using Chironomic Stylization of Intonation with Native and Non-Native Speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Locqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kuhnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno (virtual), Czech Republic. pp.516-520, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de compensation vocale dans une population de professeures des écoles dysphoniques et témoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you remain the same speaker over 21 recordings?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chardenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Convegno Nazionale dell’Associazione Italiana di Scienze della Voce (AISV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Zürich (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interactive Annotation for Hesitation in Conversational Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du sexe et de la langue parlée sur la production de la parole chez les locuteurs coréens et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayeon Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.645-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798598v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis-moi comment tu varies ton débit, je te dirai qui tu es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.82-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798520v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélats acoustiques et perceptifs de la personnalité perçue à travers la voix dans une population de dysphoniques légères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.489-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798576v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge des élèves : un facteur influençant la dysphonie chez les enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02504015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gra[f]e!&amp;quot; Word-final devoicing of obstruents in Standard French: An acoustic study based on large corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2019, Graz Austria, Austria. pp.1726-1730, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-2329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est mon âge d'après ma voix ? Effets de la variété régionale et de la génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Croze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.612-620, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel space and f0 characteristics of infant-directed singing and speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Falk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Speech Prosody 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poznań, Poland. pp.153-157, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la situation de parole sur la variabilité des voyelles en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.338-346, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter et intra locuteurs de mesures spectrales et prosodiques en parole lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Chignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-provence, France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships Between Speech Timing and Perceived Hostility in a French Corpus of Political Debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kouklia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectre moyen à long-terme corrigé en F0 (pitch-corrected LTAS) : une mesure robuste de la voix dysphonique sur des énoncés de nature variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de phonétique clinique (JPC7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Phonétique et Phonologie, Hôpital Européen G. Pompidou, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprennent les gros corpus sur l’harmonie vocalique en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Journées d’Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.571-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Prosody on French V-to-V Coarticulation: A Corpus-Based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.998 - 1001, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude rétrospective longitudinale acoustique et perceptive des voix de substitution après laryngectomie partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées de Phonétique Clinique (JPC6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duration- vs. Style-Dependent Vowel Variation: a Multiparametric Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences (ICPhS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective longitudinal acoustic and perceptive study of substitution voice after partial laryngectomy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences (ICPhS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective longitudinal acoustic and perceptive study of substitution voice after partial laryngectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress of European ORL-HNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the production of French vowels: physiological constraints and communicatives demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of Language Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Geneva, Switzerland. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude rétrospective longitudinale acoustique et perceptive des voix de substitution après laryngectomie partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70ème Congres de la Société Française de Phoniatrie et des Pathologies de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Data Analysis from Multi-Sensor Capture in Rare Singing: Cantu in Paghjella Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. 1st Workshop on ICT for the Preservation and Transmission of Intangible Cultural Heritage, International Euro-Mediterranean Conference on Cultural Heritage (Euromed2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lemessos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01130325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An educational platform to capture, visualize and analyze rare singing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chawah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA, INTERSPEECH 2014: Show &amp; Tell Contribution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapour, Singapore. pp.2128-2129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Perception of Expressions of Mandarin Chinese social affects by French L2 Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2014 - 7th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.169-173, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2014-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées de Phonétique Clinique 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressivity conveyed by contextualized vs. non-contextualized “neutral” acted speech: which control condition for expressive speech modeling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kouklia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workhop on Affective Social Speech Signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is protrusion of French rounded vowels affected by prosodic positions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.3547-3551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic analysis of vowel distortions in three types of dysarthrias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F2 formant transitions in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ajustements laryngaux en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ridouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.249-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distorsions de l'espace vocalique : quelles mesures? Application à la dysarthrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 29èmes Journées d’Etudes sur la Parole/JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rounding and height contrasts at the beginning of different prosodic constituents in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congres on Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Hong Kong, Hong Kong SAR China. pp.739-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation acoustique vs. perceptive de la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ièmes journées de Phonétique clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de différentes métriques pour décrire l'altération des voyelles dans la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Journées de Phonétique Clinique (JPC4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker verification by inexperienced and experienced listeners vs. speaker verification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker verification by inexperienced and experienced listeners vs. speaker verification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, pp.5912-5915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices de langue et de culture dans les micro-événements audibles et visibles de l'interaction face à face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Signorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Various Metrics for the Description of Vowel Distortion in Dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congres on Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hong Kong, China. pp.687-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00759744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Nasalance Measurements from Accelerometers and Microphones and Preliminary Development of Novel Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2011 - 12th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.2825-2828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-speaker variability effects of Speaker Verification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2010: The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser un locuteur : Influence des signaux d'apprentissage sur les performances d'un système de RAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010, 28èmes Journées d'Etudes sur la parole, AFCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mons, Belgium. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-speaker variability effects on Speaker Verification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Odyssey 2010 - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'analyses phonétiques de parole dysarthrique basées sur un alignement manuel et un alignement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic correlates for the discrimination of acted vs spontaneous expressive speech : a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. pp.097, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'indices de culture et/ou de langue dans les micro-événements audio-visuels de l'interaction face à face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Signorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACA 2010 - Workshop Francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. pp.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser un locuteur: Influence des signaux d'apprentissage sur un système de RAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for an acoustic- phonetic description of dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Basal Ganglia Speech Disorders &amp; Deep Brain Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un alignement automatique sur la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olavo Panseri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming modal voice into irregular voice by amplitude scaling of individual glottal cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Bõhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Shattuck-Hufnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géza Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Spontaneous Expressive Speech Corpus for Hungarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márk Fék</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">János Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géza Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2008 - 6th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions actées vs spontanées : variabilité des compétences perceptives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we are not all competent the same for discriminating acted from spontaneous expressive speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we are not equally competent for discriminating acted from spontaneous expressive speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.693-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graded structure in vocal expression of emotion: What is meant by “prototypical expressions”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Laukka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParaLing 2007 - International Workshop on Paralinguistic Speech - between models and data, ParaLing'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is the emotional information? a gating experiment for gradient and contours cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.2137-2140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-annotation : an alternative method to label expressive corporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2006 - 5th edition of the International Conference on Language Ressources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De E-Wiz à E-clone: méthodologie expérimentale pour la modélisation des émotions et affects authentiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. pp.125-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relative weights of prosodic parameters for the expression of emotion in speech: a resynthesis study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international conference on Affective Computing &amp; Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Beijing, China. pp.527-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosodic dimensions of emotion in speech: the relative weights of parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech'2005 - Eurospeech - 9th European Conference on Speech Communication and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisbonne, Portugal. pp.525-528, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2005-332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme E-Wiz (Expressive-Wizard of Oz) : capture d'expressions authentiques en Interaction Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du Style de Parole et de la Durée sur le Ton Neutre en Mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français d'Acoustique (CFA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal expression of emotions in Unilateral Vocal Fold Paralysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Trocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar of Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7916/D88S4ZCG⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre âge estimé, sévérité de la dysarthrie et intelligibilité des locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Brunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Callé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Davallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique. 19, Questions de Phonétique Clinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are people as old as they sound? Acoustic, regional and generational effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe (PAPE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de protrusion par capture optique de mouvements : quelle métrique est la plus représentative de l’opposition d’arrondissement en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30èmes Journées d’Études sur la Parole (JEP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. Actes des 30èmes Journées d’Études sur la Parole (JEP 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual, acoustic and electroglottographic correlates of 3 aggressive attitudes in French: a pilot study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kouklia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of INTERSPEECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1389-1393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de la configuration labiale des voyelles /i, y, a/: effets de la position prosodique et du locuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes Journées d'étude sur la Parole (JEP2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.465-472, Actes des 29èmes Journées d'étude sur la Parole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distortions of vocalic space: which measurements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la Parole (JEP-TALN_RECITAL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.217-224, Actes des 29èmes Journées d’Etudes sur la Parole/JEP-TALN-RECITAL 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de systèmes d’acquisition audio-vidéo pour la phonétique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sock, R., Vaxelaire, B., Faith, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix et la parole perturbées, Travaux en Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CIPA, Collection "Recherches en PArole", pp.145-156, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Combinatorial Considerations Challenge Ruhlen's Mother Tongue Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ladjili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara L. Davis and Krisztina Zajdo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The syllable in Speech Production - Perspectives on the Frame Content Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, pp.132--154, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00214293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple combinatorial considerations challenge Ruhlen's mother tongue theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ladjili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara L. Davis; Krisztina Zajdo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The syllable in Speech Production - Perspectives on the Frame Content Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9780203837894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA human-based system description for NIST HASR 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodie de la parole expressive : dimensionnalité d'énoncés méthodologiquement contrôlés authentiques et actés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Institut National Polytechnique de Grenoble - INPG, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00489924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du locuteur sur la voix et la parole : des affects à la pathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Sorbonne Nouvelle, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04886901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Audibert </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences, Laboratoire de Phonétique et Phonologie, UMR7018 CNRS & Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3648-9322</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">148426034</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">173104540</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Devoicing before it happens: A large-scale study of word-final obstruents in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Phonology : Journal of the Association for Laboratory Phonology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16995/labphon.10855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial cues to anger affect meaning interpretation of subsequent spoken prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (4), pp.1214-1237. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/langcog.2024.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic signatures of communicative dimensions in codified mother-infant interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Falk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150 (6), pp.4429-4437. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0008977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distinction /e/ vs /ɛ/ en français standard est-elle maintenue en finale de mot ? Étude sur des corpus de parole journalistique et de parole spontanée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Les outils informatiques au service des linguistes, 203 (3/2019), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lf.203.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Data Analysis from Multi-Sensor Capture in Rare Singing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (1), pp.121-132 </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1260/2047-4970.4.1.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the determinants of the graded structure of vocal emotion expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Laukka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition and Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (4), pp.710-719. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699931.2011.602047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination perceptive d'expressions émotionnelles actées vs. spontanées. Variabilité interindividuelle et influence de l'intensité de l'émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (7), pp.833-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De E-Wiz à C-Clone: recueil, modélisation et synthèse d'expressions authentiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20, pp.499-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trilles et vibrati dans le Chant Long Mongol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulgantamir Sangidkhorloo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France. pp.782-787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction entre durée segmentale et variation de l’espace vocalique : effet du style de parole et variabilité interindividuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélats acoustiques de l’affaiblissement en position intervocalique des consonnes /v/ et /b/ en français conversationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyuan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus-Based Insights into Mandarin Neutral Tone: Effects of Tonal Context and Structural Patterns in Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th edition of the Interspeech Conference: Fair and Inclusive Speech Science and Technology (Interspeech 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Speech Communication Association (ISCA), Aug 2025, Rotterdam, Netherlands. pp.4178-4182, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles perceptifs d'hétéro-évaluation de la qualité de voix normophonique, pathologique et chantée : Une scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Delvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fagniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « h aspiré » à l’état sauvage : décrire la disjonctivité dans les grands corpus de parole naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bilinski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès mondial de linguistique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Lausanne, Suisse. pp.09005, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/202419109005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Speaker-dependent Vowel Characteristics depend on Speech Style?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.3669-3673, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04856478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières entre la perception de la voix normophonique et pathologique chez des auditeurs naïfs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.401-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation acoustique des réalisations approximantes du /v/ intervocalique en français spontané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suyuan Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.13-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du vieillissement sur l’anticipation d’arrondissement intra-syllabique en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Wohmann-Bruzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.322-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'un corpus parallèle de styles de parole en mandarin via l'auto-transcription et l'alignement forcé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.291-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iHist et iScatter, outils en ligne d’exploration interactive de données : application aux valeurs aberrantes de f0 et de formants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.598-607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de l'intonation du français par une synthèse vocale contrôlée par le geste : étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haohan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kühnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.342-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performative Vocal Synthesis for Foreign Language Intonation Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kuhnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Locqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '23: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Hamburg, Germany. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544548.3581210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGE-RELATED VOWEL VARIATION IN FRENCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Bourbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Prague, Czech Republic. pp.2045-2049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelles perceptives pour les voix parlées normophoniques, pathologiques et chantées : revue de littérature et réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Westermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Rouchez Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de phonétique clinique JPC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Balaguer, Lila Gravellier, Julien Pinquier, Jun 2023, Toulouse, France. pp.13-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre évaluation acoustique et perceptive de la qualité de la voix : une approche dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pillot-Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fagniart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Harmegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées de phonétique clinique JPC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Balaguer, Lila Gravellier, Julien Pinquier, Jun 2023, Toulouse, France. pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of delexicalization methods for research on emotional speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Champagne-Lavau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Said Housseini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Dublin, Ireland. pp.2618-2622, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2023-1903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-speaker phonetic variation in read speech: comparison with inter-speaker variability in a controlled population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2022, Incheon, South Korea. pp.4755-4759, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 5 methods for the evaluation of intelligibility in mild to moderate French dysarthric speech.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Kodrasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parvaneh Janbakhshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Pernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.2188-2192, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2022-10590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité intra-individuelle en parole lue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité intra-individuelle en parole lue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIVe Journées d'Études sur la Parole -- JEP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.145-153, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATATRA and PATAFreq: two French databases for the documentation of within-speaker variability in speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Wohmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation Conference (LREC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1939-1944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la stylisation chironomique pour l'apprentissage de l'intonation du français L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Locqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kühnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole (JEP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France. pp.465-473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences mélodiques et spectrales entre sexes comparées chez les locuteurs coréens et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayeon Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutiers, France. pp.231-240, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2022-25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de compensation vocale dans une population de professeures des écoles dysphoniques et témoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you remain the same speaker over 21 recordings?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chardenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII Convegno Nazionale dell’Associazione Italiana di Scienze della Voce (AISV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Zürich (en ligne), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Disambiguation Using Chironomic Stylization of Intonation with Native and Non-Native Speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Locqueville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Kuhnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno (virtual), Czech Republic. pp.516-520, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis-moi comment tu varies ton débit, je te dirai qui tu es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Chardenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.82-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798520v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélats acoustiques et perceptifs de la personnalité perçue à travers la voix dans une population de dysphoniques légères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.489-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798576v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du sexe et de la langue parlée sur la production de la parole chez les locuteurs coréens et français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayeon Yoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.645-653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798598v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Interactive Annotation for Hesitation in Conversational Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gra[f]e!&amp;quot; Word-final devoicing of obstruents in Standard French: An acoustic study based on large corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Jatteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Vasilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Sep 2019, Graz Austria, Austria. pp.1726-1730, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-2329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge des élèves : un facteur influençant la dysphonie chez les enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02504015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel space and f0 characteristics of infant-directed singing and speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Falk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Speech Prosody 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poznań, Poland. pp.153-157, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est mon âge d'après ma voix ? Effets de la variété régionale et de la génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Croze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.612-620, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la situation de parole sur la variabilité des voyelles en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-en-Provence, France. pp.338-346, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018-39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter et intra locuteurs de mesures spectrales et prosodiques en parole lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Chignoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XXXIIe Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-provence, France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/JEP.2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships Between Speech Timing and Perceived Hostility in a French Corpus of Political Debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kouklia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2017-293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01721267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectre moyen à long-terme corrigé en F0 (pitch-corrected LTAS) : une mesure robuste de la voix dysphonique sur des énoncés de nature variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Pettirossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées de phonétique clinique (JPC7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Phonétique et Phonologie, Hôpital Européen G. Pompidou, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprennent les gros corpus sur l’harmonie vocalique en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Journées d’Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.571-579</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Prosody on French V-to-V Coarticulation: A Corpus-Based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.998 - 1001, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duration- vs. Style-Dependent Vowel Variation: a Multiparametric Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences (ICPhS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude rétrospective longitudinale acoustique et perceptive des voix de substitution après laryngectomie partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées de Phonétique Clinique (JPC6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective longitudinal acoustic and perceptive study of substitution voice after partial laryngectomy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences (ICPhS'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01287822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective longitudinal acoustic and perceptive study of substitution voice after partial laryngectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Congress of European ORL-HNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Data Analysis from Multi-Sensor Capture in Rare Singing: Cantu in Paghjella Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer K. Al Kork</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Proc. 1st Workshop on ICT for the Preservation and Transmission of Intangible Cultural Heritage, International Euro-Mediterranean Conference on Cultural Heritage (Euromed2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lemessos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01130325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An educational platform to capture, visualize and analyze rare singing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Chawah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Fux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA, INTERSPEECH 2014: Show &amp; Tell Contribution.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapour, Singapore. pp.2128-2129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01070124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude rétrospective longitudinale acoustique et perceptive des voix de substitution après laryngectomie partielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Roques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70ème Congres de la Société Française de Phoniatrie et des Pathologies de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01405704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in the production of French vowels: physiological constraints and communicatives demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Kocjančič Antolík</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop of Language Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Geneva, Switzerland. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Perception of Expressions of Mandarin Chinese social affects by French L2 Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2014 - 7th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.169-173, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2014-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressivity conveyed by contextualized vs. non-contextualized “neutral” acted speech: which control condition for expressive speech modeling?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kouklia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workhop on Affective Social Speech Signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is protrusion of French rounded vowels affected by prosodic positions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.3547-3551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réduction vocalique en parole dysarthrique est-elle sensible au style de parole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées de Phonétique Clinique 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Liège, Belgique. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distorsions de l'espace vocalique : quelles mesures? Application à la dysarthrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 29èmes Journées d’Etudes sur la Parole/JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.217-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ajustements laryngaux en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ridouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.M Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.249-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic analysis of vowel distortions in three types of dysarthrias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F2 formant transitions in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Meeting of the International Clinical Phonetics and Linguistics Association (ICPLA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker verification by inexperienced and experienced listeners vs. speaker verification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5947707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de différentes métriques pour décrire l'altération des voyelles dans la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jousseaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Journées de Phonétique Clinique (JPC4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rounding and height contrasts at the beginning of different prosodic constituents in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congres on Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Hong Kong, Hong Kong SAR China. pp.739-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation acoustique vs. perceptive de la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ièmes journées de Phonétique clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00760704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices de langue et de culture dans les micro-événements audibles et visibles de l'interaction face à face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Signorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCP 2011 - 9ème Rencontres des Jeunes Chercheurs en Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing Various Metrics for the Description of Vowel Distortion in Dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congres on Phonetic Sciences (ICPhS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hong Kong, China. pp.687-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00759744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaker verification by inexperienced and experienced listeners vs. speaker verification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Unknown, pp.5912-5915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Nasalance Measurements from Accelerometers and Microphones and Preliminary Development of Novel Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2011 - 12th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.2825-2828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00676877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an acoustic-phonetic characterization of dysarthric speech in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Language Resources, Technologies and Evaluation (LREC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Valletta, Malta. pp.2831-2838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'indices de culture et/ou de langue dans les micro-événements audio-visuels de l'interaction face à face</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosario Signorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vanpé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WACA 2010 - Workshop Francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. pp.69-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser un locuteur: Influence des signaux d'apprentissage sur un système de RAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010 - 28e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic correlates for the discrimination of acted vs spontaneous expressive speech : a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. pp.097, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-speaker variability effects on Speaker Verification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Odyssey 2010 - The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Unknown, pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison d'analyses phonétiques de parole dysarthrique basées sur un alignement manuel et un alignement automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for an acoustic- phonetic description of dysarthria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ghio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Basal Ganglia Speech Disorders &amp; Deep Brain Stimulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un alignement automatique sur la parole dysarthrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Fredouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olavo Panseri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgique. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00576850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser un locuteur : Influence des signaux d'apprentissage sur les performances d'un système de RAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2010, 28èmes Journées d'Etudes sur la parole, AFCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Mons, Belgium. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-speaker variability effects of Speaker Verification performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonastre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odyssey 2010: The Speaker and Language Recognition Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Brno, Czech Republic. pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions actées vs spontanées : variabilité des compétences perceptives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we are not all competent the same for discriminating acted from spontaneous expressive speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Spontaneous Expressive Speech Corpus for Hungarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márk Fék</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">János Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géza Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2008 - 6th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we are not equally competent for discriminating acted from spontaneous expressive speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.693-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming modal voice into irregular voice by amplitude scaling of individual glottal cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás Bõhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefanie Shattuck-Hufnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géza Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2008 - 155th Meeting of The Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graded structure in vocal expression of emotion: What is meant by “prototypical expressions”?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Laukka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ParaLing 2007 - International Workshop on Paralinguistic Speech - between models and data, ParaLing'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is the emotional information? a gating experiment for gradient and contours cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.2137-2140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-annotation : an alternative method to label expressive corporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2006 - 5th edition of the International Conference on Language Ressources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme E-Wiz (Expressive-Wizard of Oz) : capture d'expressions authentiques en Interaction Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De E-Wiz à E-clone: méthodologie expérimentale pour la modélisation des émotions et affects authentiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. pp.125-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relative weights of prosodic parameters for the expression of emotion in speech: a resynthesis study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international conference on Affective Computing &amp; Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Beijing, China. pp.527-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosodic dimensions of emotion in speech: the relative weights of parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech'2005 - Eurospeech - 9th European Conference on Speech Communication and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisbonne, Portugal. pp.525-528, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2005-332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du Style de Parole et de la Durée sur le Ton Neutre en Mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyi Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaru Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Congrès Français d'Acoustique (CFA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Paris, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal expression of emotions in Unilateral Vocal Fold Paralysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Trocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar of Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7916/D88S4ZCG⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre âge estimé, sévérité de la dysarthrie et intelligibilité des locuteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Brunot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Callé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Davallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique. 19, Questions de Phonétique Clinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are people as old as they sound? Acoustic, regional and generational effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe (PAPE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de protrusion par capture optique de mouvements : quelle métrique est la plus représentative de l’opposition d’arrondissement en français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30èmes Journées d’Études sur la Parole (JEP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France. Actes des 30èmes Journées d’Études sur la Parole (JEP 2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual, acoustic and electroglottographic correlates of 3 aggressive attitudes in French: a pilot study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Kouklia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of INTERSPEECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.1389-1393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distortions of vocalic space: which measurements?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études sur la Parole (JEP-TALN_RECITAL 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. pp.217-224, Actes des 29èmes Journées d’Etudes sur la Parole/JEP-TALN-RECITAL 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de la configuration labiale des voyelles /i, y, a/: effets de la position prosodique et du locuteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Georgeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29èmes Journées d'étude sur la Parole (JEP2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.465-472, Actes des 29èmes Journées d'étude sur la Parole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de systèmes d’acquisition audio-vidéo pour la phonétique clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinji Maeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Crevier-Buchman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sock, R., Vaxelaire, B., Faith, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix et la parole perturbées, Travaux en Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CIPA, Collection "Recherches en PArole", pp.145-156, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Combinatorial Considerations Challenge Ruhlen's Mother Tongue Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ladjili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara L. Davis and Krisztina Zajdo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The syllable in Speech Production - Perspectives on the Frame Content Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis, pp.132--154, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00214293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple combinatorial considerations challenge Ruhlen's mother tongue theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Jean Boë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bessiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Ladjili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara L. Davis; Krisztina Zajdo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The syllable in Speech Production - Perspectives on the Frame Content Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor &amp; Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9780203837894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA human-based system description for NIST HASR 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rossato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodie de la parole expressive : dimensionnalité d'énoncés méthodologiquement contrôlés authentiques et actés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Institut National Polytechnique de Grenoble - INPG, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00489924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du locuteur sur la voix et la parole : des affects à la pathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Sorbonne Nouvelle, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04886901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE731B68"/>
+    <w:nsid w:val="008F1BAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-audibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3648-9322" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148426034" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173104540" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Jatteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/labphon.10855" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carbone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2024.3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Falk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008977" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.203.0053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer K. Al Kork" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.4.1.121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Laukka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberg&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2011.602047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621778v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226809v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Pettirossi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fagniart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365310v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyuan Dong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulgantamir Sangidkhorloo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365309v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Sun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-960" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623107v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohan Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-310" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643895v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419109005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623055v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wohmann-Bruzzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193397v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hermes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Bourbon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270565v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Westermeyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Rouchez Slimani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266870v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Harmegnies" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113924v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kuhnert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Locqueville" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581210" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Said Housseini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2023-1903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852175v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayeon Yoon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-25" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838095v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852127v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Kodrasi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvaneh Janbakhshi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Pernon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10590" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852142v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10965" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928095v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fougeron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-16" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852157v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chardenon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wohmann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329111v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-182" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596268v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596132v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505333v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798598v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798520v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798576v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504015v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336119v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2329" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411202v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Barbier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Croze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lavoine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-70" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411209v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-31" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411195v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-39" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Chignoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kouklia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-293" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586882v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401358v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1323" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405557v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roques" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251372v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287822v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405676v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507641v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kocjan&#269;i&#269; Antol&#237;k" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405704v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130325v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070124v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chawah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amelot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Audibert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953720v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2014-22" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510228v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419146v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401492v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411667v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401550v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401544v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411272v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ridouane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M Nguyen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436294v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760716v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760704v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401804v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jousseaume" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317620v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947707" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959149v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692026v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Signorello" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanp&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759744v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676877v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541463v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kahn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959186v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959188v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576849v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621870v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-90" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542004v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541446v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576850v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Panseri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264269v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s B&#245;hm" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Shattuck-Hufnagel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za N&#233;meth" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264116v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rk F&#233;k" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Szab&#243;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364503v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262258v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621883v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264271v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364542v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364524v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364513v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364520v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-332" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364515v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365563v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874836v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Haddad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trocq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7916/D88S4ZCG" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Brunot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Call&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Davallet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427876v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411658v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411680v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419142v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401429v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419145v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214293v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ladjili" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audibert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884400v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ladjili" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9780203837894/syllable-speech-production-barbara-davis-krisztina-zajdo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317695v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;vy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00489924v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04886901v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-audibert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3648-9322" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/148426034" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173104540" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347490v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Jatteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Vasilescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/labphon.10855" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carbone" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne-Lavau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2024.3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Falk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008977" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gendrot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.203.0053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Crevier-Buchman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer K. Al Kork" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.4.1.121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455859v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Laukka" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberg&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2011.602047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621778v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364495v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226115v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pillot-Loiseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Rialland" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulgantamir Sangidkhorloo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyuan Dong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093006v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyi Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Wu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-960" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226809v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Pettirossi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Delvaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fagniart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643895v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bilinski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419109005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856478v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-310" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623091v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wohmann-Bruzzo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Xiao" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohan Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#252;hnert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kuhnert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Locqueville" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581210" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hermes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Bourbon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Westermeyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Rouchez Slimani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Harmegnies" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Said Housseini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2023-1903" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852142v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10965" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852127v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Kodrasi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parvaneh Janbakhshi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Pernon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2022-10590" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852159v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928095v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Fougeron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-16" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852157v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Chardenon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Wohmann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838095v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852175v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayeon Yoon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-25" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596268v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596132v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329111v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-182" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798520v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798576v3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798598v3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505333v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Marin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-2329" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504015v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411209v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-31" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411202v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Barbier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Croze" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lavoine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-70" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411195v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lancien" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018-39" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436285v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Chignoli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01721267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kouklia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2017-293" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586882v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401358v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1323" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251372v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405557v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Roques" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287822v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405676v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01130325v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070124v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chawah" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amelot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Audibert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405704v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507641v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Kocjan&#269;i&#269; Antol&#237;k" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953720v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2014-22" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419146v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401492v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411667v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Georgeton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510228v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436294v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411272v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ridouane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M Nguyen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401550v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401544v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317620v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonastre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5947707" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401804v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jousseaume" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760716v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00760704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692026v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Signorello" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanp&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00759744v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959149v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00676877v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528520v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fredouille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542004v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541446v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kahn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621870v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-90" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959188v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576849v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530199v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576850v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Panseri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959186v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541463v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364503v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262258v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264116v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rk F&#233;k" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Szab&#243;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za N&#233;meth" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621883v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264269v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s B&#245;hm" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Shattuck-Hufnagel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264271v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364542v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364515v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364524v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364513v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364520v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-332" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365563v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874836v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Haddad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Trocq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7916/D88S4ZCG" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427870v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Brunot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Call&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Davallet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427876v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411658v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411680v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401429v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419142v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419145v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Maeda" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214293v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessi&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ladjili" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Audibert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884400v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bessiere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ladjili" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/edit/10.4324/9780203837894/syllable-speech-production-barbara-davis-krisztina-zajdo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317695v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Larcher" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;vy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00489924v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04886901v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>