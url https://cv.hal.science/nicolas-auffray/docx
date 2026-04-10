--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -408,274 +408,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of minimal covariants bases for 2D coupled constitutive laws</w:t>
+                <w:t xml:space="preserve">On Exotic Linear Materials: 2D Elasticity And Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guangjin Mou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Olive</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Turlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2023.103880⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 264, pp.112103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.112103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888267v2</w:t>
+                <w:t xml:space="preserve">hal-03834502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Exotic Linear Materials: 2D Elasticity And Beyond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computation of minimal covariants bases for 2D coupled constitutive laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangjin Mou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Desmorat</w:t>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Turlin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 264, pp.112103. </w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 191, pp.103880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.112103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2023.103880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834502v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-Periodic Lattices: pattern matters too</w:t>
               </w:r>
@@ -817,51 +817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Ouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -889,308 +889,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry classes in piezoelectricity from second-order symmetries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Olive</w:t>
+                <w:t xml:space="preserve">Classification of first strain-gradient elasticity tensors by symmetry planes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Le Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (1), pp.77-105</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021383v2</w:t>
+                <w:t xml:space="preserve">hal-03266635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of first strain-gradient elasticity tensors by symmetry planes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explicit Harmonic Structure Of Bidimensional Linear Strain-Gradient Elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87, pp.104202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266635v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit Harmonic Structure Of Bidimensional Linear Strain-Gradient Elasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symmetry classes in piezoelectricity from second-order symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.77-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03084048v1</w:t>
+                <w:t xml:space="preserve">hal-03021383v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational second-order homogenization of materials with effective anisotropic strain-gradient behavior</w:t>
               </w:r>
@@ -1280,77 +1280,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry Classes and Matrix Representations of the 2D Flexoelectric Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (4), pp.674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1690,507 +1690,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space of 2D elastic materials: a geometric journey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Generic separating sets for three-dimensional elasticity tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 475 (2226), pp.20190056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2019.0056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135373v1</w:t>
+                <w:t xml:space="preserve">hal-01966221v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum modelling of frequency dependent acoustic beam focussing and steering in hexagonal lattices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Auffray</w:t>
+                <w:t xml:space="preserve">Complete symmetry classification and compact matrix representations for 3D strain gradient elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi-Chang He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Le Quang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 159, pp.197-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2019.103803⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03487051v1</w:t>
+                <w:t xml:space="preserve">hal-01883208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic separating sets for three-dimensional elasticity tensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+                <w:t xml:space="preserve">Continuum modelling of frequency dependent acoustic beam focusing and steering in hexagonal lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77, pp.103803</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966221v2</w:t>
+                <w:t xml:space="preserve">hal-02152132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete symmetry classification and compact matrix representations for 3D strain gradient elasticity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hung Le Quang</w:t>
+                <w:t xml:space="preserve">Continuum modelling of frequency dependent acoustic beam focussing and steering in hexagonal lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77, pp.103803 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2019.103803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883208v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum modelling of frequency dependent acoustic beam focusing and steering in hexagonal lattices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+                <w:t xml:space="preserve">Space of 2D elastic materials: a geometric journey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 77, pp.103803</w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31, pp.1205-1229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152132v1</w:t>
+                <w:t xml:space="preserve">hal-02135373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental evidence of the failure of Cauchy elasticity for the overall modeling of a non-centro-symmetric lattice under static loading</w:t>
               </w:r>
@@ -2395,235 +2395,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handbook of bi-dimensional tensors: Part I: Harmonic decomposition and symmetry classes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A minimal integrity basis for the elasticity tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (22), pp.1847-1865. </w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226 (1), pp.1-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1081286516649017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00205-017-1127-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303964v1</w:t>
+                <w:t xml:space="preserve">hal-01323543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A minimal integrity basis for the elasticity tensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Handbook of bi-dimensional tensors: Part I: Harmonic decomposition and symmetry classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 226 (1), pp.1-31. </w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (22), pp.1847-1865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00205-017-1127-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1081286516649017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323543v2</w:t>
+                <w:t xml:space="preserve">hal-01303964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant-based reconstruction of bidimensionnal elasticity tensors</w:t>
               </w:r>
@@ -2795,51 +2795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On asymptotic elastodynamic homogenization approaches for periodic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2975,586 +2975,586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willis elastodynamic homogenization theory revisited for periodic media</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the algebraical structure of isotropic generalized elasticity theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.12.011⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (5), pp.565-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1081286513507941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112307v1</w:t>
+                <w:t xml:space="preserve">hal-00856486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the algebraical structure of isotropic generalized elasticity theories</w:t>
+                <w:t xml:space="preserve">On the isotropic moduli of 2D strain-gradient elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1081286513507941⟩</w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (1), pp.5-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00161-013-0325-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856486v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the isotropic moduli of 2D strain-gradient elasticity</w:t>
+                <w:t xml:space="preserve">A complete description of bi-dimensional anisotropic strain-gradient elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Rosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-013-0325-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69–70, pp.195-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879525v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete description of bi-dimensional anisotropic strain-gradient elasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Willis elastodynamic homogenization theory revisited for periodic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi-Chang He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G Rosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 69–70, pp.195-206. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.158-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.04.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145736v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry classes for odd-order tensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On anisotropic polynomial relations for the elasticity tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Petitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/zamm.201200225⟩</w:t>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (1), pp.77-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-013-9448-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832489v1</w:t>
+                <w:t xml:space="preserve">hal-00827948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On anisotropic polynomial relations for the elasticity tensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symmetry classes for odd-order tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Petitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 115 (1), pp.77-103. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94 (5), pp.421-447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10659-013-9448-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/zamm.201200225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827948v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical expressions for odd-order anisotropic tensor dimension</w:t>
               </w:r>
@@ -3618,51 +3618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotropic invariants of a completely symmetric third-order tensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3703,555 +3703,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des chercheurs entre science et industrie.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical continuum mechanics à la Hamilton-Piola: least action principle for second gradient continua and capillary fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
+                <w:t xml:space="preserve">F. Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+                <w:t xml:space="preserve">V. Eremeyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+                <w:t xml:space="preserve">A. Madeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rennes Métropole Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12, pp.19-22</w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01177306v1</w:t>
+                <w:t xml:space="preserve">hal-00836085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical continuum mechanics à la Hamilton-Piola: least action principle for second gradient continua and capillary fluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symmetry classes for even-order tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Rosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (2), pp.177--210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/memocs.2013.1.177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836085v1</w:t>
+                <w:t xml:space="preserve">hal-00771260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry classes for even-order tensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of transient heat sources using the reciprocity gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1 (2), pp.177--210. </w:t>
+              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.721-738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/memocs.2013.1.177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17415977.2012.731597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771260v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of transient heat sources using the reciprocity gap</w:t>
+                <w:t xml:space="preserve">Matrix representations for 3D strain-gradient elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pagano</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Le Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17415977.2012.731597⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (5), pp.1202-1223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2013.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732679v1</w:t>
+                <w:t xml:space="preserve">hal-00771223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix representations for 3D strain-gradient elasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des chercheurs entre science et industrie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rennes Métropole Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.19-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771223v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01177306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of generalized continuum substitution models for heterogeneous materials</w:t>
               </w:r>
@@ -4835,230 +4835,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the determination of linear effective properties of quasiperiodic architectured materials</w:t>
+                <w:t xml:space="preserve">Elasticité au second-gradient de la déformation pour les matériaux cubiques centro-symétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Husert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Combescure</w:t>
+                <w:t xml:space="preserve">Matthias Demonteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renald Brenner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+                <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313148v1</w:t>
+                <w:t xml:space="preserve">hal-05312964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasticité au second-gradient de la déformation pour les matériaux cubiques centro-symétrique</w:t>
+                <w:t xml:space="preserve">Towards the determination of linear effective properties of quasiperiodic architectured materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Demonteaux</w:t>
+                <w:t xml:space="preserve">Markus Husert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312964v1</w:t>
+                <w:t xml:space="preserve">hal-05313148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of apparent elastodynamic properties of 2D periodic architectured materials</w:t>
               </w:r>
@@ -5133,138 +5133,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a versatile polynomial criterion for architectured materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Kesmia</w:t>
+                <w:t xml:space="preserve">Quasi-Periodic Lattices: pattern matters too</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Somera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris Desmorat</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280194v1</w:t>
+                <w:t xml:space="preserve">hal-04125021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastodynamic homogenization of 2D periodic microstructured media based on the Christoffel tensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Ouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5277,1632 +5290,1619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Workshop on Metamaterials and biomechanics: From bio-inspiration to biomaterials Arpino 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Arpino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280103v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth modeling and mechanical study of anisotropy of polymer spherulite aggregates by FFT method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+                <w:t xml:space="preserve">Design of exotic architectured materials in 2D elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangjin Mou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering. ECCOMAS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">Workshop on Metamaterials and biomechanics: From bio-inspiration to biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Arpino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260715v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-Periodic Lattices: pattern matters too</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Poncelet</w:t>
+                <w:t xml:space="preserve">Conception de matériaux architecturés exotiques en élasticité 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangjin Mou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">25ème congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125021v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the identification of a Cosserat effective continuum for quasi-periodic lattice materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Poncelet</w:t>
+                <w:t xml:space="preserve">Étude de l’anisotropie élastique d’agrégats de sphérolites par méthode FFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nonlinear Solid Mechanics (ICoNSoM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Alghero, Sardinia, Italy</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique. CFM2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125025v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastodynamic homogenization of 2D periodic microstructured media based on the Christoffel tensor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+                <w:t xml:space="preserve">Toward the identification of a Cosserat effective continuum for quasi-periodic lattice materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Somera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Metamaterials and biomechanics: From bio-inspiration to biomaterials Arpino 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Arpino, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Nonlinear Solid Mechanics (ICoNSoM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Alghero, Sardinia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837390v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of exotic architectured materials in 2D elasticity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Desmorat</w:t>
+                <w:t xml:space="preserve">Étude de la dépendance du comportement mécanique des treillis quasi-périodiques au motif élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Somera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Metamaterials and biomechanics: From bio-inspiration to biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Arpino, Italy</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837408v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de matériaux architecturés exotiques en élasticité 2D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Towards a versatile polynomial criterion for architectured materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Kesmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034282v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’anisotropie élastique d’agrégats de sphérolites par méthode FFT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+                <w:t xml:space="preserve">Elastodynamic homogenization of 2D periodic microstructured media based on the Christoffel tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Ouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique. CFM2022</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04260679v1</w:t>
+                <w:t xml:space="preserve">hal-04280103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la dépendance du comportement mécanique des treillis quasi-périodiques au motif élémentaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Poncelet</w:t>
+                <w:t xml:space="preserve">Growth modeling and mechanical study of anisotropy of polymer spherulite aggregates by FFT method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering. ECCOMAS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125027v1</w:t>
+                <w:t xml:space="preserve">hal-04260715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Behavior Of Architected Materials: A Testing Machine For Experimental Homogenization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Poncelet</w:t>
+                <w:t xml:space="preserve">Symmetry detection for architectured flexoelectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Composite Testing and Model Identification (CompTest2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Lille (Virtual), France</w:t>
+              <w:t xml:space="preserve">up-comech2021 : e-Workshop on design and analysis of non-classical architectured materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris (Virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232668v1</w:t>
+                <w:t xml:space="preserve">hal-03287595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry detection for architectured flexoelectric materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
+                <w:t xml:space="preserve">Elastic wave propagation in non-centrosymmetric and chiral architectured materials: insights from strain gradient elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">up-comech2021 : e-Workshop on design and analysis of non-classical architectured materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Paris (Virtual), France</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium - Generalized continua emerging from microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287595v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic wave propagation in non-centrosymmetric and chiral architectured materials: insights from strain gradient elasticity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explicit Harmonic Structure Of Bidimensional Linear Strain-Gradient Elasticity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium - Generalized continua emerging from microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">up-comech2021 : e-Workshop on design and analysis of non-classical architectured materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris (Virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285351v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit Harmonic Structure Of Bidimensional Linear Strain-Gradient Elasticity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances In Modelling Wave Propagation In Non-Centrosymmetric Architectured Materials,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">up-comech2021 : e-Workshop on design and analysis of non-classical architectured materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Paris (Virtual), France</w:t>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris (Virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285284v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances In Modelling Wave Propagation In Non-Centrosymmetric Architectured Materials,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+                <w:t xml:space="preserve">Determination of Homogenized Continua Behaviors From Actual Printed Microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris (Virtual), France</w:t>
+              <w:t xml:space="preserve">International Union for Theoretical and Applied Mechanics (IUTAM) Symposium on Generalized Continua Emerging From Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285346v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Homogenized Continua Behaviors From Actual Printed Microstructures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explicit Harmonic Structure Of Bidimensional Linear Strain-Gradient Elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union for Theoretical and Applied Mechanics (IUTAM) Symposium on Generalized Continua Emerging From Microstructures</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium - Generalized continua emerging from microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283719v1</w:t>
+                <w:t xml:space="preserve">hal-03285310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit Harmonic Structure Of Bidimensional Linear Strain-Gradient Elasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Characterization Of Architectured Materials’ Effective Mechanical Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium - Generalized continua emerging from microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">UP-COMECH2021 : e-Workshop on design and analysis of non-classical architectured materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris (Virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285310v1</w:t>
+                <w:t xml:space="preserve">hal-03201638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization Of Architectured Materials’ Effective Mechanical Behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Effective Behavior Of Architected Materials: A Testing Machine For Experimental Homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wangermez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UP-COMECH2021 : e-Workshop on design and analysis of non-classical architectured materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Paris (Virtual), France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Composite Testing and Model Identification (CompTest2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lille (Virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201638v1</w:t>
+                <w:t xml:space="preserve">hal-03232668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation in non-centrosymmetric architectured media</w:t>
               </w:r>
@@ -6973,164 +6973,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental proof of the limitation of Cauchy elasticity in the case of non-center-symmetric latex under quasi-static loading</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clément Jailin</w:t>
+                <w:t xml:space="preserve">Invariants et covariants en mécanique du solide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICoNSoM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Congrès Français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196689v1</w:t>
+                <w:t xml:space="preserve">hal-02357054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a KUBC homogenization for architected materials by experimental process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7159,355 +7159,355 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICoNSoM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariants et covariants en mécanique du solide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boris Desmorat</w:t>
+                <w:t xml:space="preserve">Conception d'un dispositif d'homogénéisation expérimentale par KUBC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dassonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Journée F2M « Approches multi-échelles en mécanique des matériaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357054v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un dispositif d'homogénéisation expérimentale par KUBC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental proof of the limitation of Cauchy elasticity in the case of non-center-symmetric latex under quasi-static loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Somera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jailin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée F2M « Approches multi-échelles en mécanique des matériaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">ICoNSoM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406553v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth modelling and mechanical study of anisotropy of polymer spherulite aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Truc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Detrez</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Deformation, Yield and Fracture of Polymers. 17th DYFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7532,64 +7532,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Minimal Integrity Basis for the Elasticity Tensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7709,103 +7709,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariants and covariants in Solid Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symmetry and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t>
@@ -7828,502 +7828,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental strain gradient evidence in non-central symmetric lattice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Poncelet</w:t>
+                <w:t xml:space="preserve">Growth modeling and mechanical study of polymer spherulite aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Morel</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH-Colloquium 579 on Generalized and microstructured continua</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Arpino, Italy</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576380v1</w:t>
+                <w:t xml:space="preserve">hal-03465270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth modeling and mechanical study of polymer spherulite aggregates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Modèlisation de la croissance et étude des propriétés élastiques des agrégrats de sphérolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique (CFM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465270v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèlisation de la croissance et étude des propriétés élastiques des agrégrats de sphérolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+                <w:t xml:space="preserve">Anisotropic wave propagation within strain gradient framework: a focus on a mixed static-dynamic numerical procedure for parameter identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Placidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique (CFM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">EUROMECH-Colloquium 579 on Generalized and microstructured continua</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Arpino, Italy. pp.195 - 206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576522v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic wave propagation within strain gradient framework: a focus on a mixed static-dynamic numerical procedure for parameter identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Placidi</w:t>
+                <w:t xml:space="preserve">Experimental strain gradient evidence in non-central symmetric lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Jailin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Somera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH-Colloquium 579 on Generalized and microstructured continua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Arpino, Italy. pp.195 - 206</w:t>
+              <w:t xml:space="preserve">, 2017, Arpino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576378v1</w:t>
+                <w:t xml:space="preserve">hal-01576380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche holiste de la chiralité dans les métamatériaux architecturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8355,696 +8355,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation in hexachiral lattices modeled as strain gradient continua</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tensor decompositions: Application to classical and generalized continua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Solid Mechanics Conference (ESMC15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Inaugural Summer School on Mechanics of generalized continua and their applications to engineering materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Arpino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576371v1</w:t>
+                <w:t xml:space="preserve">hal-01576382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensor decompositions: Application to classical and generalized continua</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave propagation in hexachiral lattices modeled as strain gradient continua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inaugural Summer School on Mechanics of generalized continua and their applications to engineering materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Arpino, Italy</w:t>
+              <w:t xml:space="preserve">Premier Workshop Métamatériaux, LIA Coss’&amp;Vita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Noisy-Champ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576382v1</w:t>
+                <w:t xml:space="preserve">hal-01576373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation in hexachiral lattices modeled as strain gradient continua</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+                <w:t xml:space="preserve">Des éléments d’une théorie exacte de l’homogénéisation élastodynamique de milieux périodiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Workshop Métamatériaux, LIA Coss’&amp;Vita</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Noisy-Champ, France</w:t>
+              <w:t xml:space="preserve">Premier Workshop Métamatériaux, LIA Coss’&amp;Vita,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Noisy-Champs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576373v1</w:t>
+                <w:t xml:space="preserve">hal-01576374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des éléments d’une théorie exacte de l’homogénéisation élastodynamique de milieux périodiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wave propagation in the framework of strain gradient continua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Workshop Métamatériaux, LIA Coss’&amp;Vita,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Noisy-Champs, France</w:t>
+              <w:t xml:space="preserve">Workshop on Extended continuum theories for the numerically efficient modeling of multiscale phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576374v1</w:t>
+                <w:t xml:space="preserve">hal-01576527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation in the framework of strain gradient continua</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les invariants du tenseur d'élasticité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Extended continuum theories for the numerically efficient modeling of multiscale phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bochum, Germany</w:t>
+              <w:t xml:space="preserve">22ème congrès français de Mécanique [CFM2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576527v1</w:t>
+                <w:t xml:space="preserve">hal-01576369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les invariants du tenseur d'élasticité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Kolev</w:t>
+                <w:t xml:space="preserve">Wave propagation in the framework of strain gradient continua: the example of hexachiral materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème congrès français de Mécanique [CFM2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576369v1</w:t>
+                <w:t xml:space="preserve">hal-01576367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation in the framework of strain gradient continua: the example of hexachiral materials</w:t>
+                <w:t xml:space="preserve">Wave propagation in hexachiral lattices modeled as strain gradient continua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème congrès français de Mécanique [CFM2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Solid Mechanics Conference (ESMC15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576367v1</w:t>
+                <w:t xml:space="preserve">hal-01576371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an understanding of elastodynamic homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9082,64 +9082,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace de tenseurs et théorie classique des invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9171,329 +9171,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix representations for 3D strain-gradient elasticity</w:t>
+                <w:t xml:space="preserve">Anisotropy of higher-orders gradient elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Qi-Chang He</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beijing-Paris Workshop on Micromechanics and Nanomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, France</w:t>
+              <w:t xml:space="preserve">Workshop on "Second Gradient and Generalized Continua"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Cisterna di Latina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804996v1</w:t>
+                <w:t xml:space="preserve">hal-00805003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of higher-orders gradient elasticity</w:t>
+                <w:t xml:space="preserve">A Geometrical Picture of Third-Order Tensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on "Second Gradient and Generalized Continua"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Cisterna di Latina, Italy</w:t>
+              <w:t xml:space="preserve">Generalized Continua as Models for Materials, Advanced Structured Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Wittenberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805003v1</w:t>
+                <w:t xml:space="preserve">hal-00804999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geometrical Picture of Third-Order Tensors</w:t>
+                <w:t xml:space="preserve">Matrix representations for 3D strain-gradient elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Le Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Generalized Continua as Models for Materials, Advanced Structured Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Wittenberg, Germany</w:t>
+              <w:t xml:space="preserve">Beijing-Paris Workshop on Micromechanics and Nanomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804999v1</w:t>
+                <w:t xml:space="preserve">hal-00804996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de sources de chaleur dans le contexte de la thermographie infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9531,64 +9531,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parabolic reciprocity gap for heat source identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computational Mechanics (ECCM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9930,51 +9930,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche expérimentale de l'homogénéisation cinématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wangermez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10789,64 +10789,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clebsch-Gordan Harmonic Decomposition Application to Strain-Gradient Elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSME, UPEM. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -11073,159 +11073,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space of 2D elastic materials: a geometric journey</w:t>
+                <w:t xml:space="preserve">Spaces of 2D classical and generalized elastic materials: a geometric journey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LaMcube, Centrale Lille. 2019</w:t>
+              <w:t xml:space="preserve">ENPC - École des Ponts ParisTech. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749471v1</w:t>
+                <w:t xml:space="preserve">hal-02749520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spaces of 2D classical and generalized elastic materials: a geometric journey</w:t>
+                <w:t xml:space="preserve">Space of 2D elastic materials: a geometric journey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ENPC - École des Ponts ParisTech. 2019</w:t>
+              <w:t xml:space="preserve">LaMcube, Centrale Lille. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749520v1</w:t>
+                <w:t xml:space="preserve">hal-02749471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space of 2D elastic materials: a geometric journey</w:t>
               </w:r>
@@ -11500,363 +11500,363 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elements de théorie des groupes pour la mécanique des solides et des structures</w:t>
+                <w:t xml:space="preserve">LU2ME109 Approche Énergétique en Mécanique (version 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Doctoral. Elements de théorie des groupes pour la mécanique des solides et des structures, France. 2024, pp.63</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Sorbonne Université, France. 2024, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027782v1</w:t>
+                <w:t xml:space="preserve">hal-05026981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LU3ME004 Bases de la mécanique des milieux continus (version 2024)</w:t>
+                <w:t xml:space="preserve">Théorie des groupes pour les matériaux architecturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Licence. Base de la Mécanique des Milieux Continus, France. 2024, pp.190</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctoral. Théorie des groupes pour les matériaux architecturés, Le Mans, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027018v1</w:t>
+                <w:t xml:space="preserve">hal-04837476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LU2ME109 Approche Énergétique en Mécanique (version 2024)</w:t>
+                <w:t xml:space="preserve">LU3ME103 Partie 2 : Equilibre, Stabilité (Version 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. Sorbonne Université, France. 2024, pp.71</w:t>
+              <w:t xml:space="preserve">Licence. LU3ME103 (Partie 2) Equilibre, Stabilité, Sorbonne Université, France. 2024, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026981v1</w:t>
+                <w:t xml:space="preserve">hal-05027007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie des groupes pour les matériaux architecturés</w:t>
+                <w:t xml:space="preserve">Elements de théorie des groupes pour la mécanique des solides et des structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctoral. Théorie des groupes pour les matériaux architecturés, Le Mans, France. 2024</w:t>
+              <w:t xml:space="preserve">Doctoral. Elements de théorie des groupes pour la mécanique des solides et des structures, France. 2024, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837476v1</w:t>
+                <w:t xml:space="preserve">hal-05027782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LU3ME103 Partie 2 : Equilibre, Stabilité (Version 2024)</w:t>
+                <w:t xml:space="preserve">LU3ME004 Bases de la mécanique des milieux continus (version 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Licence. LU3ME103 (Partie 2) Equilibre, Stabilité, Sorbonne Université, France. 2024, pp.76</w:t>
+              <w:t xml:space="preserve">Licence. Base de la Mécanique des Milieux Continus, France. 2024, pp.190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027007v1</w:t>
+                <w:t xml:space="preserve">hal-05027018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId251"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11932,51 +11932,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77A9EBBE"/>
+    <w:nsid w:val="96A1FB43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12163,51 +12163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-auffray" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8839-0634" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137945744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603364v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2024.104292" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733174v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auffray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113059" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888267v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desmorat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olive" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kolev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2023.103880" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834502v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Mou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Turlin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.112103" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Somera" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114378" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287608v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Ouafa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2022.10.321" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021383v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le Quang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abdoul-Anziz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104202" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431619v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yvonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monchiet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.01.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/symxx010005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103309" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800649v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12081243" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dassonville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.12.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135373v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487051v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103803" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966221v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0056" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883208v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704787v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Somera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jailin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.05.028" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Placidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303964v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286516649017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323543v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-017-1127-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271359v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ropars" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263683v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.01.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249157v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nassar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nassar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-C He" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.01.022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112307v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nassar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.12.011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856486v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286513507941" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879525v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-013-0325-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.04.036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832489v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200225" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827948v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-013-9448-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.01.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895466" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177306v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clarisse Techer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836085v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dell'Isola" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eremeyev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madeo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771260v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2013.1.177" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2012.731597" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771223v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.01.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-K. Trinh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J&#228;nicke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diebels" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2012003105" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486670v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.04.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486674v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Bouchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.03.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445238v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchet Regis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brechet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529633v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.02.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338830v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.12.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313148v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Husert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312964v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Demonteaux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837085v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280194v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kesmia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280103v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04260715v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Lu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roland" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125021v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125025v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837390v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837408v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034282v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04260679v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125027v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232668v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wangermez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285351v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285284v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285346v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283719v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285310v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201638v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235501v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1102" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196689v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196680v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357054v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406553v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864167v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810153v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799078v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809205v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576380v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465270v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576522v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Nguyen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576525v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576371v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576382v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576373v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576374v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576527v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576369v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576367v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576376v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827406v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804996v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805003v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804999v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592878v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496775v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486663v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827683v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338815v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;chet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550132v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547293v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955897v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Eremeyev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771244v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36394-8_2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338839v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00911-2_1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827739v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Bacos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bouchet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marcadon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mercier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827749v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rafray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Josso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lozat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680736v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682296v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682300v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682301v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749471v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749520v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749599v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360837v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01576384v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027782v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027018v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026981v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837476v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-auffray" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8839-0634" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137945744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603364v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2024.104292" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733174v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auffray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113059" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Mou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desmorat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Turlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.112103" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888267v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olive" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kolev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2023.103880" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Somera" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114378" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287608v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Ouafa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2022.10.321" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le Quang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084048v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abdoul-Anziz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104202" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021383v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431619v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yvonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monchiet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.01.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/symxx010005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103309" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800649v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12081243" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dassonville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.12.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966221v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0056" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487051v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103803" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135373v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704787v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Somera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jailin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.05.028" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Placidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323543v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-017-1127-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303964v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286516649017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271359v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ropars" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263683v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.01.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249157v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nassar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nassar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-C He" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.01.022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856486v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286513507941" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-013-0325-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.04.036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112307v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nassar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.12.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827948v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-013-9448-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832489v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200225" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.01.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895466" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836085v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dell'Isola" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eremeyev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madeo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771260v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2013.1.177" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2012.731597" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.01.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177306v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clarisse Techer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-K. Trinh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J&#228;nicke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diebels" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2012003105" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486670v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.04.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486674v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Bouchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.03.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445238v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchet Regis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brechet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529633v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.02.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338830v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.12.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312964v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Demonteaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313148v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Husert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837085v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125021v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837390v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034282v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04260679v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Lu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125025v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280194v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kesmia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280103v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04260715v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287595v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285351v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285284v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285346v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wangermez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285310v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201638v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232668v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235501v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1102" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357054v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196680v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406553v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196689v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864167v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810153v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799078v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809205v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465270v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576522v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Nguyen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576378v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576380v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576525v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576382v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576373v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576527v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576369v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576367v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576371v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576376v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827406v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805003v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804999v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804996v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592878v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496775v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486663v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827683v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338815v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;chet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550132v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547293v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955897v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Eremeyev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771244v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36394-8_2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338839v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00911-2_1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827739v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Bacos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bouchet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marcadon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mercier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827749v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rafray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Josso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lozat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680736v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682296v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682300v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682301v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749520v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749471v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749599v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360837v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01576384v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026981v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837476v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027007v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027782v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027018v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>