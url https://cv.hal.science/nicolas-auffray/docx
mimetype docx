--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -153,4671 +153,4788 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the constitutive parameters of strain gradient elasticity using guided wave propagation in architectured materials</w:t>
+                <w:t xml:space="preserve">Symmetries of (quasi)periodic materials: Superposability vs. Indistinguishability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+                <w:t xml:space="preserve">Markus Husert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bochud</w:t>
+                <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+                <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 138, pp.104292. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 213, pp.106620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2024.104292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2026.106620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04603364v1</w:t>
+                <w:t xml:space="preserve">hal-05591142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic wave propagation in cubic non-centrosymmetric and chiral architectured materials: Insights from strain gradient elasticity</w:t>
+                <w:t xml:space="preserve">Identification of the constitutive parameters of strain gradient elasticity using guided wave propagation in architectured materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rosi</w:t>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Auffray</w:t>
+                <w:t xml:space="preserve">Nicolas Bochud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Combescure</w:t>
+                <w:t xml:space="preserve">Vu-Hieu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 305, pp.113059. </w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 138, pp.104292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.113059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2024.104292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733174v1</w:t>
+                <w:t xml:space="preserve">hal-04603364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Exotic Linear Materials: 2D Elasticity And Beyond</w:t>
+                <w:t xml:space="preserve">Elastic wave propagation in cubic non-centrosymmetric and chiral architectured materials: Insights from strain gradient elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangjin Mou</w:t>
+                <w:t xml:space="preserve">G. Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Desmorat</w:t>
+                <w:t xml:space="preserve">N. Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Turlin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+                <w:t xml:space="preserve">C. Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 264, pp.112103. </w:t>
+              <w:t xml:space="preserve">, 2024, 305, pp.113059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.112103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2024.113059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834502v1</w:t>
+                <w:t xml:space="preserve">hal-04733174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of minimal covariants bases for 2D coupled constitutive laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 191, pp.103880. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2023.103880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888267v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-Periodic Lattices: pattern matters too</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Exotic Linear Materials: 2D Elasticity And Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Poncelet</w:t>
+                <w:t xml:space="preserve">Guangjin Mou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Turlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 209, pp.114378. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 264, pp.112103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2021.114378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.112103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406093v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Structure Of Two-Dimensional Linear Cosserat Elasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasi-Periodic Lattices: pattern matters too</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Somera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Boris Desmorat</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/memocs.2022.10.321⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 209, pp.114378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2021.114378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287608v2</w:t>
+                <w:t xml:space="preserve">hal-03406093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of first strain-gradient elasticity tensors by symmetry planes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic Structure Of Two-Dimensional Linear Cosserat Elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Ouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/memocs.2022.10.321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266635v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit Harmonic Structure Of Bidimensional Linear Strain-Gradient Elasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification of first strain-gradient elasticity tensors by symmetry planes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Le Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi-Chang He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03084048v1</w:t>
+                <w:t xml:space="preserve">hal-03266635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry classes in piezoelectricity from second-order symmetries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explicit Harmonic Structure Of Bidimensional Linear Strain-Gradient Elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Olive</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87, pp.104202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021383v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational second-order homogenization of materials with effective anisotropic strain-gradient behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Yvonnet</w:t>
+                <w:t xml:space="preserve">Symmetry classes in piezoelectricity from second-order symmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V Monchiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.77-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431619v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021383v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry Classes and Matrix Representations of the 2D Flexoelectric Law</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
+                <w:t xml:space="preserve">Computational second-order homogenization of materials with effective anisotropic strain-gradient behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris Desmorat</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Monchiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191-192, pp.434-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/symxx010005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02546207v1</w:t>
+                <w:t xml:space="preserve">hal-02431619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-gradient homogenization: a bridge between the asymptotic expansion and quadratic boundary condition methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monchiet</w:t>
+                <w:t xml:space="preserve">Symmetry Classes and Matrix Representations of the 2D Flexoelectric Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/symxx010005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2019.103309⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02426301v1</w:t>
+                <w:t xml:space="preserve">hal-02546207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the failure of classic elasticity in predicting elastic wave propagation in gyroid lattices for very long wavelengths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+                <w:t xml:space="preserve">Strain-gradient homogenization: a bridge between the asymptotic expansion and quadratic boundary condition methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monchiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Combescure</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sym12081243⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 143, pp.103309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2019.103309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800649v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a homogenizing machine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Poncelet</w:t>
+                <w:t xml:space="preserve">On the failure of classic elasticity in predicting elastic wave propagation in gyroid lattices for very long wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (8), pp.1243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym12081243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.12.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02406564v1</w:t>
+                <w:t xml:space="preserve">hal-02800649v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic separating sets for three-dimensional elasticity tensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+                <w:t xml:space="preserve">Toward a homogenizing machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dassonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 191–192, pp.534-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2019.12.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2019.0056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01966221v2</w:t>
+                <w:t xml:space="preserve">hal-02406564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete symmetry classification and compact matrix representations for 3D strain gradient elasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generic separating sets for three-dimensional elasticity tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hung Le Quang</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 475 (2226), pp.20190056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2019.0056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883208v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966221v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum modelling of frequency dependent acoustic beam focusing and steering in hexagonal lattices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complete symmetry classification and compact matrix representations for 3D strain gradient elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi-Chang He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Le Quang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 77, pp.103803</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 159, pp.197-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152132v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum modelling of frequency dependent acoustic beam focussing and steering in hexagonal lattices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Continuum modelling of frequency dependent acoustic beam focusing and steering in hexagonal lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Auffray</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 77, pp.103803 -. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 77, pp.103803</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487051v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space of 2D elastic materials: a geometric journey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31, pp.1205-1229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental evidence of the failure of Cauchy elasticity for the overall modeling of a non-centro-symmetric lattice under static loading</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+                <w:t xml:space="preserve">Continuum modelling of frequency dependent acoustic beam focussing and steering in hexagonal lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.05.028⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77, pp.103803 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2019.103803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704787v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the validity range of strain-gradient elasticity: a mixed static-dynamic identification procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Placidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 69, pp.179-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A minimal integrity basis for the elasticity tensor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Kolev</w:t>
+                <w:t xml:space="preserve">An experimental evidence of the failure of Cauchy elasticity for the overall modeling of a non-centro-symmetric lattice under static loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Somera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Jailin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00205-017-1127-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 147, pp.223-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323543v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704787v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handbook of bi-dimensional tensors: Part I: Harmonic decomposition and symmetry classes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A minimal integrity basis for the elasticity tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1081286516649017⟩</w:t>
+              <w:t xml:space="preserve">Archive for Rational Mechanics and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226 (1), pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00205-017-1127-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303964v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariant-based reconstruction of bidimensionnal elasticity tensors</w:t>
+                <w:t xml:space="preserve">Handbook of bi-dimensional tensors: Part I: Harmonic decomposition and symmetry classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ropars</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (22), pp.1847-1865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1081286516649017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271359v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic and dispersive wave propagation within strain-gradient framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invariant-based reconstruction of bidimensionnal elasticity tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ropars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87, pp.183-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263683v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On asymptotic elastodynamic homogenization approaches for periodic media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Qi-Chang He</w:t>
+                <w:t xml:space="preserve">Anisotropic and dispersive wave propagation within strain-gradient framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (120–134), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2016.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249157v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263683v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized theory of elastodynamic homogenization for periodic media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Q.-C He</w:t>
+                <w:t xml:space="preserve">On asymptotic elastodynamic homogenization approaches for periodic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.274-290</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265019v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the algebraical structure of isotropic generalized elasticity theories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A generalized theory of elastodynamic homogenization for periodic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.-C He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1081286513507941⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.139-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2016.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856486v1</w:t>
+                <w:t xml:space="preserve">hal-01265019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the isotropic moduli of 2D strain-gradient elasticity</w:t>
+                <w:t xml:space="preserve">On the algebraical structure of isotropic generalized elasticity theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00161-013-0325-6⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20 (5), pp.565-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1081286513507941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879525v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete description of bi-dimensional anisotropic strain-gradient elasticity</w:t>
+                <w:t xml:space="preserve">On the isotropic moduli of 2D strain-gradient elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G Rosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 69–70, pp.195-206. </w:t>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (1), pp.5-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.04.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00161-013-0325-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145736v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willis elastodynamic homogenization theory revisited for periodic media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A complete description of bi-dimensional anisotropic strain-gradient elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Nassar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+                <w:t xml:space="preserve">Justin Dirrenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Rosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.12.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69–70, pp.195-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112307v1</w:t>
+                <w:t xml:space="preserve">hal-01145736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On anisotropic polynomial relations for the elasticity tensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Willis elastodynamic homogenization theory revisited for periodic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi-Chang He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Petitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10659-013-9448-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.158-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00827948v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry classes for odd-order tensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 94 (5), pp.421-447. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zamm.201200225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical expressions for odd-order anisotropic tensor dimension</w:t>
+                <w:t xml:space="preserve">On anisotropic polynomial relations for the elasticity tensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Petitot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (1), pp.77-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10659-013-9448-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.01.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00922063v1</w:t>
+                <w:t xml:space="preserve">hal-00827948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic invariants of a completely symmetric third-order tensor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical expressions for odd-order anisotropic tensor dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4895466⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 342 (5), pp.284-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00960463v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00922063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical continuum mechanics à la Hamilton-Piola: least action principle for second gradient continua and capillary fluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotropic invariants of a completely symmetric third-order tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Rosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (9), pp.1.4895466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4895466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836085v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry classes for even-order tensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical continuum mechanics à la Hamilton-Piola: least action principle for second gradient continua and capillary fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dell'Isola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eremeyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Madeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771260v1</w:t>
+                <w:t xml:space="preserve">hal-00836085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of transient heat sources using the reciprocity gap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symmetry classes for even-order tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21, pp.721-738. </w:t>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (2), pp.177--210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17415977.2012.731597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2140/memocs.2013.1.177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732679v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix representations for 3D strain-gradient elasticity</w:t>
+                <w:t xml:space="preserve">Identification of transient heat sources using the reciprocity gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Qi-Chang He</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2013.01.003⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.721-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17415977.2012.731597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771223v1</w:t>
+                <w:t xml:space="preserve">hal-00732679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des chercheurs entre science et industrie.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matrix representations for 3D strain-gradient elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Le Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rennes Métropole Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (5), pp.1202-1223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2013.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01177306v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of generalized continuum substitution models for heterogeneous materials</w:t>
+                <w:t xml:space="preserve">Des chercheurs entre science et industrie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.-K. Trinh</w:t>
+                <w:t xml:space="preserve">Marie-Clarisse Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jänicke</w:t>
+                <w:t xml:space="preserve">Marie-Noelle Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rennes Métropole Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.19-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00718875v1</w:t>
+                <w:t xml:space="preserve">hal-01177306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical expressions for anisotropic tensor dimension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of generalized continuum substitution models for heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.-K. Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jänicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diebels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.04.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (6), pp.527-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IntJMultCompEng.2012003105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486670v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain gradient elastic homogenization of bidimensional cellular media</w:t>
+                <w:t xml:space="preserve">Analytical expressions for anisotropic tensor dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 47 (13), pp.1698-1710. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338 (5), pp.260-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486674v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of anisotropic matrix for bi-dimensional strain-gradient elasticity behavior</w:t>
+                <w:t xml:space="preserve">Strain gradient elastic homogenization of bidimensional cellular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchet Regis</w:t>
+                <w:t xml:space="preserve">Regis Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Brechet</w:t>
+                <w:t xml:space="preserve">Y. Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 46 (2), pp.440-454. </w:t>
+              <w:t xml:space="preserve">, 2010, 47 (13), pp.1698-1710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445238v1</w:t>
+                <w:t xml:space="preserve">hal-00486674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démonstration du théorème d'Hermann à partir de la méthode Forte-Vianello</w:t>
+                <w:t xml:space="preserve">Derivation of anisotropic matrix for bi-dimensional strain-gradient elasticity behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchet Regis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2008.02.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (2), pp.440-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00529633v1</w:t>
+                <w:t xml:space="preserve">hal-00445238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition harmonique des tenseurs -Méthode spectrale</w:t>
+                <w:t xml:space="preserve">Démonstration du théorème d'Hermann à partir de la méthode Forte-Vianello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 336 (5), pp.458-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2008.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décomposition harmonique des tenseurs -Méthode spectrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 336, pp.370-375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2007.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4827,5086 +4944,5086 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticité au second-gradient de la déformation pour les matériaux cubiques centro-symétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Demonteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the determination of linear effective properties of quasiperiodic architectured materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Husert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renald Brenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of apparent elastodynamic properties of 2D periodic architectured materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Ouafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR MecaWave - Porquerolles 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-Periodic Lattices: pattern matters too</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Somera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastodynamic homogenization of 2D periodic microstructured media based on the Christoffel tensor</w:t>
+                <w:t xml:space="preserve">Toward the identification of a Cosserat effective continuum for quasi-periodic lattice materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saad El Ouafa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+                <w:t xml:space="preserve">Audrey Somera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Metamaterials and biomechanics: From bio-inspiration to biomaterials Arpino 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Arpino, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Nonlinear Solid Mechanics (ICoNSoM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Alghero, Sardinia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837390v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of exotic architectured materials in 2D elasticity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Desmorat</w:t>
+                <w:t xml:space="preserve">Elastodynamic homogenization of 2D periodic microstructured media based on the Christoffel tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Ouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Metamaterials and biomechanics: From bio-inspiration to biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Arpino, Italy</w:t>
+              <w:t xml:space="preserve">Workshop on Metamaterials and biomechanics: From bio-inspiration to biomaterials Arpino 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Arpino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837408v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de matériaux architecturés exotiques en élasticité 2D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Design of exotic architectured materials in 2D elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangjin Mou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Workshop on Metamaterials and biomechanics: From bio-inspiration to biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Arpino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034282v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’anisotropie élastique d’agrégats de sphérolites par méthode FFT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+                <w:t xml:space="preserve">Conception de matériaux architecturés exotiques en élasticité 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangjin Mou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique. CFM2022</w:t>
+              <w:t xml:space="preserve">25ème congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260679v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the identification of a Cosserat effective continuum for quasi-periodic lattice materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Poncelet</w:t>
+                <w:t xml:space="preserve">Étude de l’anisotropie élastique d’agrégats de sphérolites par méthode FFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nonlinear Solid Mechanics (ICoNSoM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Alghero, Sardinia, Italy</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique. CFM2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125025v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la dépendance du comportement mécanique des treillis quasi-périodiques au motif élémentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Somera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a versatile polynomial criterion for architectured materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Kesmia</w:t>
+                <w:t xml:space="preserve">Growth modeling and mechanical study of anisotropy of polymer spherulite aggregates by FFT method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris Desmorat</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering. ECCOMAS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280194v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04260715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastodynamic homogenization of 2D periodic microstructured media based on the Christoffel tensor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+                <w:t xml:space="preserve">Towards a versatile polynomial criterion for architectured materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Kesmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280103v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth modeling and mechanical study of anisotropy of polymer spherulite aggregates by FFT method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+                <w:t xml:space="preserve">Elastodynamic homogenization of 2D periodic microstructured media based on the Christoffel tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Ouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering. ECCOMAS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04260715v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry detection for architectured flexoelectric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">up-comech2021 : e-Workshop on design and analysis of non-classical architectured materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris (Virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic wave propagation in non-centrosymmetric and chiral architectured materials: insights from strain gradient elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium - Generalized continua emerging from microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit Harmonic Structure Of Bidimensional Linear Strain-Gradient Elasticity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">up-comech2021 : e-Workshop on design and analysis of non-classical architectured materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris (Virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances In Modelling Wave Propagation In Non-Centrosymmetric Architectured Materials,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM) ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris (Virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Homogenized Continua Behaviors From Actual Printed Microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wangermez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Union for Theoretical and Applied Mechanics (IUTAM) Symposium on Generalized Continua Emerging From Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit Harmonic Structure Of Bidimensional Linear Strain-Gradient Elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium - Generalized continua emerging from microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Characterization Of Architectured Materials’ Effective Mechanical Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wangermez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UP-COMECH2021 : e-Workshop on design and analysis of non-classical architectured materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris (Virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Behavior Of Architected Materials: A Testing Machine For Experimental Homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wangermez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Composite Testing and Model Identification (CompTest2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Lille (Virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation in non-centrosymmetric architectured media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.207-208, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.1102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invariants et covariants en mécanique du solide</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boris Desmorat</w:t>
+                <w:t xml:space="preserve">Towards a KUBC homogenization for architected materials by experimental process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dassonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">ICoNSoM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357054v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a KUBC homogenization for architected materials by experimental process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Poncelet</w:t>
+                <w:t xml:space="preserve">Invariants et covariants en mécanique du solide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICoNSoM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Congrès Français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196680v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un dispositif d'homogénéisation expérimentale par KUBC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée F2M « Approches multi-échelles en mécanique des matériaux »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental proof of the limitation of Cauchy elasticity in the case of non-center-symmetric latex under quasi-static loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Somera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jailin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICoNSoM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth modelling and mechanical study of anisotropy of polymer spherulite aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Truc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Deformation, Yield and Fracture of Polymers. 17th DYFP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Kerkrade, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Minimal Integrity Basis for the Elasticity Tensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Mechanics Institute Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency dependent acoustic propagation and beam steering in hexagonal lattices: continuum modeling in the framework of strain gradient elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Encounter of the third kind” on “Generalized continua and microstructures”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Arpino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariants and covariants in Solid Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Kolev</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Boris Desmorat</w:t>
+                <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symmetry and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth modeling and mechanical study of polymer spherulite aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèlisation de la croissance et étude des propriétés élastiques des agrégrats de sphérolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès Français de Mécanique (CFM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic wave propagation within strain gradient framework: a focus on a mixed static-dynamic numerical procedure for parameter identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Placidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH-Colloquium 579 on Generalized and microstructured continua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Arpino, Italy. pp.195 - 206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental strain gradient evidence in non-central symmetric lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Jailin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Somera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH-Colloquium 579 on Generalized and microstructured continua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Arpino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche holiste de la chiralité dans les métamatériaux architecturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Franciliennes de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Dammary Les Lys, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensor decompositions: Application to classical and generalized continua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inaugural Summer School on Mechanics of generalized continua and their applications to engineering materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Arpino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation in hexachiral lattices modeled as strain gradient continua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier Workshop Métamatériaux, LIA Coss’&amp;Vita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Noisy-Champ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des éléments d’une théorie exacte de l’homogénéisation élastodynamique de milieux périodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier Workshop Métamatériaux, LIA Coss’&amp;Vita,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Noisy-Champs, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation in the framework of strain gradient continua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Extended continuum theories for the numerically efficient modeling of multiscale phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les invariants du tenseur d'élasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème congrès français de Mécanique [CFM2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation in the framework of strain gradient continua: the example of hexachiral materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème congrès français de Mécanique [CFM2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation in hexachiral lattices modeled as strain gradient continua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Dirrenberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Solid Mechanics Conference (ESMC15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an understanding of elastodynamic homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-physics modeling of solids, (MPMS14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace de tenseurs et théorie classique des invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès Français de Mécanique Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Bordeaux, France. pp._</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropy of higher-orders gradient elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on "Second Gradient and Generalized Continua"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Cisterna di Latina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geometrical Picture of Third-Order Tensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Generalized Continua as Models for Materials, Advanced Structured Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Wittenberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matrix representations for 3D strain-gradient elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Le Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi-Chang He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beijing-Paris Workshop on Micromechanics and Nanomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de sources de chaleur dans le contexte de la thermographie infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parabolic reciprocity gap for heat source identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pagano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computational Mechanics (ECCM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00496775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation graphique des coefficients d'anisotropie des milieux élastiques généralisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès Francais de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of anisotropic matrix for bi-dimensional strain-gradient elasticity behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Euromech-Mecamat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Italy. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d'acoustique phénoménologiques -Application à la conception de matériau sur mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bréchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès Français de Mécanique (CFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9916,232 +10033,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche expérimentale de l'homogénéisation cinématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Wangermez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National Mécamat Aussois 2021+1 - "Mécanique des matériaux architecturés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Cosserat elastic overall media of quasi-periodic lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Somera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque National Mécamat Aussois 2021+1 "Mécanique des matériaux architecturés"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10151,340 +10268,340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Least action principle for second gradient continua and capillary fluids: a Lagrangian approach following Piola's point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Dell'Isola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Eremeyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Madeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Placidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The complete works of Gabrio Piola: Volume I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38, 2014, Advanced Structured Materials</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometrical Picture of Third-Order Tensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. Altenbach et al. (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Generalized Continua as Models for Materials, Advanced Structured Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.17-40, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-36394-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771244v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Class-jump phenomenon for physical symmetries in bi-dimensional space.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bréchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Applied and Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46, Springer, pp.1-11, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-00911-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10494,265 +10611,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOUND ABSORPTION DEVICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Bacos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marcadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patent n° : WO/2011/048323. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR PREPARING A CELLULAR MATERIAL BASED ON HOLLOW METAL BEADS AND CELLULAR MATERIAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rafray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Josso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Lozat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patent n° : EP2285561. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10762,530 +10879,530 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clebsch-Gordan Harmonic Decomposition Application to Strain-Gradient Elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSME, UPEM. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clebsch-Gordan Harmonic Decomposition of Tensors: Application to the Mechanics of Architectured Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSME, Université Paris-Est Marne La Vallée. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symétries matérielles et physiques dans les matériaux architecturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSME, Université Paris-Est Marne La Vallée. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments de mécanique des milieux continus généralisés en vue de la modélisation effective des matériaux architecturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSME, Université Paris-Est Marne La Vallée. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spaces of 2D classical and generalized elastic materials: a geometric journey</w:t>
+                <w:t xml:space="preserve">Space of 2D elastic materials: a geometric journey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ENPC - École des Ponts ParisTech. 2019</w:t>
+              <w:t xml:space="preserve">LaMcube, Centrale Lille. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749520v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space of 2D elastic materials: a geometric journey</w:t>
+                <w:t xml:space="preserve">Spaces of 2D classical and generalized elastic materials: a geometric journey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LaMcube, Centrale Lille. 2019</w:t>
+              <w:t xml:space="preserve">ENPC - École des Ponts ParisTech. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749471v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space of 2D elastic materials: a geometric journey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRMAR - Université Rennes 1. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11295,100 +11412,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des matériaux cellulaires : élaboration, caractérisation et modélisation prédictive des propriétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Institut National Polytechnique de Grenoble - INPG, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00360837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11398,91 +11515,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géométrie des espaces de tenseurs, application à l'élasticité anisotrope classique et généralisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des solides [physics.class-ph]. Université Paris-Est, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01576384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11492,379 +11609,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LU2ME109 Approche Énergétique en Mécanique (version 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Sorbonne Université, France. 2024, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie des groupes pour les matériaux architecturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Théorie des groupes pour les matériaux architecturés, Le Mans, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LU3ME103 Partie 2 : Equilibre, Stabilité (Version 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. LU3ME103 (Partie 2) Equilibre, Stabilité, Sorbonne Université, France. 2024, pp.76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elements de théorie des groupes pour la mécanique des solides et des structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combescure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. Elements de théorie des groupes pour la mécanique des solides et des structures, France. 2024, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LU3ME004 Bases de la mécanique des milieux continus (version 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Base de la Mécanique des Milieux Continus, France. 2024, pp.190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId251"/>
+      <w:footerReference w:type="default" r:id="rId253"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11932,51 +12049,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96A1FB43"/>
+    <w:nsid w:val="FC40494A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12163,51 +12280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-auffray" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8839-0634" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137945744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603364v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2024.104292" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733174v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auffray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113059" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Mou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desmorat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Turlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.112103" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888267v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olive" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kolev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2023.103880" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Somera" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114378" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287608v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Ouafa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2022.10.321" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le Quang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084048v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abdoul-Anziz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104202" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021383v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431619v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yvonnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monchiet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.01.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546207v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/symxx010005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103309" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800649v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12081243" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dassonville" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.12.018" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966221v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0056" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883208v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487051v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103803" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135373v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704787v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Somera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jailin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.05.028" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674513v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Placidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323543v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-017-1127-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303964v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286516649017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271359v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ropars" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263683v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.01.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249157v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nassar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nassar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-C He" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.01.022" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856486v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286513507941" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879525v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-013-0325-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145736v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.04.036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112307v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nassar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.12.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827948v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-013-9448-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832489v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200225" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.01.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895466" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836085v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dell'Isola" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eremeyev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madeo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771260v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2013.1.177" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732679v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2012.731597" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771223v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.01.003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177306v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clarisse Techer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-K. Trinh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J&#228;nicke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diebels" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2012003105" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486670v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.04.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486674v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Bouchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.03.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445238v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchet Regis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brechet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529633v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.02.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338830v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.12.005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312964v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Demonteaux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313148v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Husert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837085v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125021v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837390v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034282v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04260679v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Lu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roland" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125025v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280194v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kesmia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280103v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04260715v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287595v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285351v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285284v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285346v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wangermez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285310v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201638v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232668v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235501v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1102" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357054v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196680v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406553v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196689v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864167v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc Nguyen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810153v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799078v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809205v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465270v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576522v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Nguyen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576378v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576380v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576525v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576382v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576373v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576527v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576369v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576367v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576371v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576376v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827406v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805003v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804999v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804996v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592878v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496775v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486663v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827683v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338815v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;chet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550132v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547293v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955897v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Eremeyev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771244v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36394-8_2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338839v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00911-2_1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827739v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Bacos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bouchet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marcadon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mercier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827749v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rafray" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Josso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lozat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680736v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682296v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682300v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682301v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749520v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749471v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749599v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360837v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01576384v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026981v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837476v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027007v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027782v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027018v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-auffray" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8839-0634" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137945744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Husert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2026.106620" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603364v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2024.104292" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auffray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888267v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desmorat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olive" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kolev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2023.103880" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Mou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Turlin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.112103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406093v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Somera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114378" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287608v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Ouafa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2022.10.321" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266635v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le Quang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abdoul-Anziz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104202" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021383v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yvonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monchiet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.01.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546207v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/symxx010005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103309" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800649v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12081243" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dassonville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.12.018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966221v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0056" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883208v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152132v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135373v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103803" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674513v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Placidi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704787v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Somera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jailin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.05.028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323543v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-017-1127-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303964v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286516649017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271359v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ropars" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263683v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.01.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249157v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nassar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265019v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nassar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-C He" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.01.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286513507941" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-013-0325-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145736v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.04.036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nassar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.12.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832489v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200225" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-013-9448-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.01.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960463v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895466" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836085v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dell'Isola" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eremeyev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madeo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771260v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2013.1.177" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2012.731597" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771223v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.01.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clarisse Techer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718875v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-K. Trinh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J&#228;nicke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diebels" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2012003105" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486670v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.04.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486674v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Bouchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.03.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445238v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchet Regis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brechet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.02.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338830v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.12.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312964v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Demonteaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313148v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837085v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125021v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837390v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837408v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034282v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04260679v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Lu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roland" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125027v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04260715v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280194v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kesmia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280103v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285351v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285284v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285346v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283719v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wangermez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285310v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201638v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232668v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235501v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1102" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196680v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357054v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406553v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196689v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864167v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc Nguyen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799078v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809205v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465270v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576522v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Nguyen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576378v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576380v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576525v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576382v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576373v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576374v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576527v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576369v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576367v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576371v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576376v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827406v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805003v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804999v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804996v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592878v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496775v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486663v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827683v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338815v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;chet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550132v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547293v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955897v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Eremeyev" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771244v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36394-8_2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338839v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00911-2_1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827739v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Bacos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bouchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marcadon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mercier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827749v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rafray" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Josso" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lozat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680736v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682296v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682300v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682301v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749471v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749520v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749599v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360837v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01576384v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026981v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837476v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027782v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027018v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>