--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2114,200 +2114,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space of 2D elastic materials: a geometric journey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+                <w:t xml:space="preserve">Continuum modelling of frequency dependent acoustic beam focussing and steering in hexagonal lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77, pp.103803 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2019.103803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135373v1</w:t>
+                <w:t xml:space="preserve">hal-03487051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum modelling of frequency dependent acoustic beam focussing and steering in hexagonal lattices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Auffray</w:t>
+                <w:t xml:space="preserve">Space of 2D elastic materials: a geometric journey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31, pp.1205-1229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2019.103803⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03487051v1</w:t>
+                <w:t xml:space="preserve">hal-02135373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the validity range of strain-gradient elasticity: a mixed static-dynamic identification procedure</w:t>
               </w:r>
@@ -4478,209 +4478,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical expressions for anisotropic tensor dimension</w:t>
+                <w:t xml:space="preserve">Strain gradient elastic homogenization of bidimensional cellular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.04.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (13), pp.1698-1710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486670v1</w:t>
+                <w:t xml:space="preserve">hal-00486674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain gradient elastic homogenization of bidimensional cellular media</w:t>
+                <w:t xml:space="preserve">Analytical expressions for anisotropic tensor dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 47 (13), pp.1698-1710. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338 (5), pp.260-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486674v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation of anisotropic matrix for bi-dimensional strain-gradient elasticity behavior</w:t>
               </w:r>
@@ -5967,325 +5967,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth modeling and mechanical study of anisotropy of polymer spherulite aggregates by FFT method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Detrez</w:t>
+                <w:t xml:space="preserve">Towards a versatile polynomial criterion for architectured materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Kesmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Roland</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering. ECCOMAS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04260715v1</w:t>
+                <w:t xml:space="preserve">hal-04280194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a versatile polynomial criterion for architectured materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Kesmia</w:t>
+                <w:t xml:space="preserve">Elastodynamic homogenization of 2D periodic microstructured media based on the Christoffel tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Ouafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique,</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280194v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastodynamic homogenization of 2D periodic microstructured media based on the Christoffel tensor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+                <w:t xml:space="preserve">Growth modeling and mechanical study of anisotropy of polymer spherulite aggregates by FFT method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Detrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Roland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering. ECCOMAS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280103v1</w:t>
+                <w:t xml:space="preserve">hal-04260715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry detection for architectured flexoelectric materials</w:t>
               </w:r>
@@ -6714,217 +6714,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit Harmonic Structure Of Bidimensional Linear Strain-Gradient Elasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Characterization Of Architectured Materials’ Effective Mechanical Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Wangermez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium - Generalized continua emerging from microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">UP-COMECH2021 : e-Workshop on design and analysis of non-classical architectured materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris (Virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285310v1</w:t>
+                <w:t xml:space="preserve">hal-03201638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization Of Architectured Materials’ Effective Mechanical Behavior</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explicit Harmonic Structure Of Bidimensional Linear Strain-Gradient Elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UP-COMECH2021 : e-Workshop on design and analysis of non-classical architectured materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Paris (Virtual), France</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium - Generalized continua emerging from microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201638v1</w:t>
+                <w:t xml:space="preserve">hal-03285310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective Behavior Of Architected Materials: A Testing Machine For Experimental Homogenization</w:t>
               </w:r>
@@ -7643,204 +7643,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Minimal Integrity Basis for the Elasticity Tensor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Kolev</w:t>
+                <w:t xml:space="preserve">Frequency dependent acoustic propagation and beam steering in hexagonal lattices: continuum modeling in the framework of strain gradient elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Mechanics Institute Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">Workshop “Encounter of the third kind” on “Generalized continua and microstructures”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Arpino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810153v1</w:t>
+                <w:t xml:space="preserve">hal-01799078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency dependent acoustic propagation and beam steering in hexagonal lattices: continuum modeling in the framework of strain gradient elasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rosi</w:t>
+                <w:t xml:space="preserve">A Minimal Integrity Basis for the Elasticity Tensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Olive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Encounter of the third kind” on “Generalized continua and microstructures”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Arpino, Italy</w:t>
+              <w:t xml:space="preserve">Engineering Mechanics Institute Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799078v1</w:t>
+                <w:t xml:space="preserve">hal-01810153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariants and covariants in Solid Mechanics</w:t>
               </w:r>
@@ -9756,51 +9756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès Francais de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9851,51 +9851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Brechet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Euromech-Mecamat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Italy. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10619,263 +10619,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOUND ABSORPTION DEVICE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">METHOD FOR PREPARING A CELLULAR MATERIAL BASED ON HOLLOW METAL BEADS AND CELLULAR MATERIAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rafray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Marcadon</w:t>
+                <w:t xml:space="preserve">P. Josso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Mercier</w:t>
+                <w:t xml:space="preserve">Jerome Lozat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patent n° : WO/2011/048323. 2011</w:t>
+              <w:t xml:space="preserve">Patent n° : EP2285561. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827739v1</w:t>
+                <w:t xml:space="preserve">hal-00827749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">METHOD FOR PREPARING A CELLULAR MATERIAL BASED ON HOLLOW METAL BEADS AND CELLULAR MATERIAL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SOUND ABSORPTION DEVICE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rafray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+                <w:t xml:space="preserve">M.-P. Bacos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Josso</w:t>
+                <w:t xml:space="preserve">Vincent Marcadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Lozat</w:t>
+                <w:t xml:space="preserve">Sebastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patent n° : EP2285561. 2011</w:t>
+              <w:t xml:space="preserve">Patent n° : WO/2011/048323. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827749v1</w:t>
+                <w:t xml:space="preserve">hal-00827739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10979,159 +10979,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clebsch-Gordan Harmonic Decomposition of Tensors: Application to the Mechanics of Architectured Materials</w:t>
+                <w:t xml:space="preserve">Symétries matérielles et physiques dans les matériaux architecturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSME, Université Paris-Est Marne La Vallée. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682296v1</w:t>
+                <w:t xml:space="preserve">hal-03682300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symétries matérielles et physiques dans les matériaux architecturés</w:t>
+                <w:t xml:space="preserve">Clebsch-Gordan Harmonic Decomposition of Tensors: Application to the Mechanics of Architectured Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSME, Université Paris-Est Marne La Vallée. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682300v1</w:t>
+                <w:t xml:space="preserve">hal-03682296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments de mécanique des milieux continus généralisés en vue de la modélisation effective des matériaux architecturés</w:t>
               </w:r>
@@ -12049,51 +12049,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC40494A"/>
+    <w:nsid w:val="28C0FD5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12280,51 +12280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-auffray" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8839-0634" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137945744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Husert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2026.106620" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603364v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2024.104292" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auffray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888267v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desmorat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olive" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kolev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2023.103880" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Mou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Turlin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.112103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406093v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Somera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114378" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287608v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Ouafa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2022.10.321" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266635v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le Quang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abdoul-Anziz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104202" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021383v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yvonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monchiet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.01.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546207v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/symxx010005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103309" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800649v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12081243" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dassonville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.12.018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966221v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0056" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883208v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152132v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135373v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103803" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674513v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Placidi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704787v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Somera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jailin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.05.028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323543v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-017-1127-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303964v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286516649017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271359v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ropars" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263683v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.01.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249157v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nassar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265019v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nassar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-C He" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.01.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286513507941" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-013-0325-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145736v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.04.036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nassar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.12.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832489v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200225" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-013-9448-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.01.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960463v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895466" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836085v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dell'Isola" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eremeyev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madeo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771260v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2013.1.177" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2012.731597" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771223v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.01.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clarisse Techer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718875v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-K. Trinh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J&#228;nicke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diebels" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2012003105" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486670v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.04.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486674v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Bouchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.03.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445238v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchet Regis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brechet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.02.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338830v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.12.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312964v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Demonteaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313148v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837085v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125021v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837390v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837408v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034282v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04260679v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Lu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roland" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125027v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04260715v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280194v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kesmia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280103v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285351v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285284v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285346v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283719v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wangermez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285310v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201638v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232668v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235501v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1102" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196680v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357054v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406553v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196689v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864167v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc Nguyen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799078v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809205v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465270v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576522v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Nguyen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576378v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576380v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576525v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576382v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576373v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576374v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576527v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576369v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576367v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576371v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576376v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827406v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805003v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804999v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804996v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592878v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496775v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486663v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827683v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338815v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;chet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550132v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547293v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955897v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Eremeyev" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771244v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36394-8_2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338839v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00911-2_1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827739v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Bacos" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bouchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marcadon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mercier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827749v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rafray" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Josso" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lozat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680736v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682296v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682300v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682301v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749471v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749520v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749599v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360837v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01576384v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026981v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837476v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027782v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027018v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-auffray" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8839-0634" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137945744" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Husert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combescure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2026.106620" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603364v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rosi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bochud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu-Hieu Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2024.104292" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rosi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auffray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113059" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888267v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desmorat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olive" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kolev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2023.103880" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangjin Mou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Turlin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.112103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406093v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Somera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114378" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287608v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Ouafa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2022.10.321" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266635v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le Quang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Chang He" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abdoul-Anziz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104202" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021383v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yvonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monchiet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.01.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546207v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/symxx010005" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchiet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103309" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800649v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym12081243" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dassonville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.12.018" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966221v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2019.0056" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883208v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152132v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487051v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103803" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135373v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674513v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Placidi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704787v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Somera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jailin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.05.028" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323543v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00205-017-1127-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303964v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286516649017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271359v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ropars" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263683v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.01.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249157v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Nassar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265019v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nassar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-C He" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2016.01.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1081286513507941" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-013-0325-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145736v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.04.036" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nassar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.12.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832489v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.201200225" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Petitot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10659-013-9448-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922063v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.01.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960463v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895466" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836085v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dell'Isola" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eremeyev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madeo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771260v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2013.1.177" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pagano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2012.731597" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771223v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.01.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177306v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clarisse Techer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Madec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718875v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-K. Trinh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J&#228;nicke" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diebels" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJMultCompEng.2012003105" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486674v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Bouchet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.03.011" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486670v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.04.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445238v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchet Regis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brechet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.09.009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.02.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338830v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.12.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312964v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Demonteaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amiot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313148v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837085v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125021v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125025v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837390v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837408v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034282v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04260679v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxin Lu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Detrez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roland" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125027v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280194v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kesmia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280103v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04260715v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285351v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285284v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285346v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283719v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Wangermez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201638v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285310v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232668v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235501v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1102" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196680v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357054v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406553v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196689v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jailin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864167v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Truc Nguyen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799078v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810153v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809205v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465270v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nguyen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576522v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Nguyen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576378v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576380v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576525v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576382v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576373v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576374v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576527v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576369v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576367v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576371v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576376v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827406v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805003v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804999v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804996v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592878v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496775v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486663v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827683v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338815v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Br&#233;chet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550132v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547293v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955897v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Dell'Isola" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Eremeyev" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Madeo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771244v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36394-8_2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338839v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00911-2_1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827749v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rafray" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bouchet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Josso" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lozat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827739v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Bacos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marcadon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mercier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680736v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682300v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682296v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682301v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749471v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749520v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02749599v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00360837v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01576384v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026981v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837476v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027782v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027018v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>